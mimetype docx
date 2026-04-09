--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -818,1702 +818,1702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente informelle de légumes dans le système d’approvisionnement alimentaire de Hanoï</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Delmotte</w:t>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Loarer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael Bruckert</w:t>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0051⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909340v1</w:t>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’innovation ordinaire d’un produit du quotidien : l’exemple du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, online</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les business models du vin français, entre continuité et innovation - Une analyse des châteaux bordelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Ditter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3-4), pp.181-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1095588ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation ordinaire d’un produit du quotidien : l’exemple du pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Reboud</w:t>
+                <w:t xml:space="preserve">Appropriation d’un outil de gestion et dynamique de stratégie collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/5 (306), pp.83-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.306.83-108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909359v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation d’un outil de gestion et dynamique de stratégie collective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.306.83-108⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836570v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les business models du vin français, entre continuité et innovation - Une analyse des châteaux bordelais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous rural dynamics: an analysis of labour markets, human resource practices and firm performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Margarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Ditter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1095588ar⟩</w:t>
+              <w:t xml:space="preserve">SN Business &amp; Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (8), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43546-022-00256-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909310v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous rural dynamics: an analysis of labour markets, human resource practices and firm performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vente informelle de légumes dans le système d’approvisionnement alimentaire de Hanoï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Margarian</w:t>
+                <w:t xml:space="preserve">Quentin Le Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Business &amp; Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (8), pp.85. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.779-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43546-022-00256-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736538v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations in Agri-food Systems - International Trends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digitalisation des PME de l’agroalimentaire : vers une évolution des modèles d’affaires et des processus d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.034.0001⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, pp.119-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139465v1</w:t>
+                <w:t xml:space="preserve">hal-03154950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes agroalimentaires irrigués par l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Systèmes agroalimentaires. Nouvelles perspectives, 64, pp.5-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.064.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectifs d’échanges de pratiques pour écologiser l’agriculture : éclairer les difficultés d’une approche volontaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.18861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalisation des PME de l’agroalimentaire : vers une évolution des modèles d’affaires et des processus d’innovation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lequin</w:t>
+                <w:t xml:space="preserve">Innovations in Agri-food Systems - International Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64, pp.119-151. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.034.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154950v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectifs producteurs de savoirs pour l’action : retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovating for elderly people: the development of geront’innovations in the French silver economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faridah Djellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeting Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/vrxqlw⟩</w:t>
+              <w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.462-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537325.2018.1520975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342392v1</w:t>
+                <w:t xml:space="preserve">hal-02500002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovating for elderly people: the development of geront’innovations in the French silver economy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mutualisation des activités logistiques : une application à la filière vitivinicole bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeting Liu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (4), pp.462-476. </w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537325.2018.1520975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2019.1573649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500002v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mutualisation des activités logistiques : une application à la filière vitivinicole bourguignonne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
+                <w:t xml:space="preserve">Les organisations de l'ESS comme intermédiaires de l'innovation sociale au sein des territoires : leurs apports et ... leurs limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2019.1573649⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (58), pp.189-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.058.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095900v1</w:t>
+                <w:t xml:space="preserve">hal-03154966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations de l'ESS comme intermédiaires de l'innovation sociale au sein des territoires : leurs apports et ... leurs limites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
+                <w:t xml:space="preserve">Les collectifs producteurs de savoirs pour l’action : retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (58), pp.189-217. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.105-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.058.0189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/vrxqlw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154966v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités et construction d’une stratégie collective : application au cas de deux filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (20), pp.423-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2532,763 +2532,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation in the food industry: contributions and limitations of the open innovation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Networking and organisational innovation in agricultural co-ops : cases in sparkling wine and cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.61-86. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.019.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1037925ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156516v1</w:t>
+                <w:t xml:space="preserve">hal-01607012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking and organisational innovation in agricultural co-ops : cases in sparkling wine and cereals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milieu innovateur et entrepreneuriat innovant : la force des proximités et des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Uzunidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1037925ar⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stimulateurs de l’entrepreneuriat innovant, 16 (1), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2016.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607012v1</w:t>
+                <w:t xml:space="preserve">hal-02950081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu innovateur et entrepreneuriat innovant : la force des proximités et des réseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les innovations dans les coopératives agricoles, une image contrastée : l'exemple des vins effervescents et des céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Uzunidis</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.199-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950081v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations dans les coopératives agricoles, une image contrastée : l'exemple des vins effervescents et des céréales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperation in the food industry: contributions and limitations of the open innovation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.61-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.019.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154994v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement d'une logistique durable dans la filière vitivinicole bourguignonne ? Identification des stratégies et pratiques</w:t>
+                <w:t xml:space="preserve">Quelle est la propension des entreprises à coopérer pour innover et à quelle échelle spatiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.046.0141⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.453-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.153.0453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123014v1</w:t>
+                <w:t xml:space="preserve">hal-01194955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la propension des entreprises à coopérer pour innover et à quelle échelle spatiale ?</w:t>
+                <w:t xml:space="preserve">Innovations et stratégies logistiques dans la filière vitivinicole. Le rôle des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.453-479. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349-350, pp.83-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.153.0453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194955v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et stratégies logistiques dans la filière vitivinicole. Le rôle des proximités</w:t>
+                <w:t xml:space="preserve">Le développement d'une logistique durable dans la filière vitivinicole bourguignonne ? Identification des stratégies et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 349-350, pp.83-99. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (46), pp.141-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.046.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155003v1</w:t>
+                <w:t xml:space="preserve">hal-01123014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix stratégiques et comportement d'innovation des entreprises agroalimentaires : une différence entre espaces ruraux et urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.1659-1678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3313,77 +3313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités organisationnelle et géographique dans les relations de coopération : une application aux secteurs agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3442,77 +3442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre innovation environnementale et réglementation : une application au secteur agroalimentaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3855,256 +3855,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d'innovation des entreprises agroalimentaires et insertion dans les réseaux : le rôle de la proximité organisationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Le rôle des écoles dans les processus d'innovation : l'exemple des réseaux constitués entre les entreprises laitières et les ENIL (Ecole Nationale des Industries Laitières)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1-2, pp.111-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.124.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656443v1</w:t>
+                <w:t xml:space="preserve">hal-03160912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des écoles dans les processus d'innovation : l'exemple des réseaux constitués entre les entreprises laitières et les ENIL (Ecole Nationale des Industries Laitières)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Capacité d'innovation des entreprises agroalimentaires et insertion dans les réseaux : le rôle de la proximité organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 292, pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.124.0111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03160912v1</w:t>
+                <w:t xml:space="preserve">hal-02656443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des écoles laitières dans le processus d'innovation des entreprises : réseaux et proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des ressources technologiques externes et organisation des entreprises agroalimentaires bourguignonnes : un essai de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,90 +4532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4653,255 +4653,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation et résilience des territoires: Trajectoires, dynamiques d'acteurs et expériences</w:t>
+                <w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Université du Québec, pp.320, 2012, 9782760532878. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Presses de l'Université du Québec, 292 p., 2012, Géographie Contemporaine, 978-2-7605-3287-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157432v1</w:t>
+                <w:t xml:space="preserve">hal-02810119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t>
+                <w:t xml:space="preserve">Mondialisation et résilience des territoires: Trajectoires, dynamiques d'acteurs et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Université du Québec, 292 p., 2012, Géographie Contemporaine, 978-2-7605-3287-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Presses de l'Université du Québec, pp.320, 2012, 9782760532878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810119v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PME, dynamiques entrepreneuriales et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5127,64 +5127,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can Winemakers’ Business Models Tell Us About the Cultural Traits of Wine Regions? A Comparative Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Ditter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5244,51 +5244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition agroécologique : verdissement ou transformation radicale des systèmes alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Uzunidis et Laurent Adatto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise pandémique. Dangers et opportunités d’innovations. Itinérances en période trouble (2020-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5434,51 +5434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative milieus and innovative entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Uzunidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uzunidis, Dimitri; Saulais, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation Engines - Entrepreneurs and Enterprises in a Turbulent World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Chapter 2), Wiley et Iste; Iste Editions, pp.25-41, 2017, 9781786301642. </w:t>
@@ -5598,64 +5598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et coopération des entreprises agroalimentaires : le rôle des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5702,51 +5702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact du vieillissement de la population sur l'innovation technologique dans le domaine de l'agroalimentaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5800,368 +5800,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : où en est-on ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Principes d'économie de l'innovation [Introduction générale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principes d’Économie de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.307-319, 2014, 978-2-87574-138-7</w:t>
+              <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Peter Lang, 2014, Business and Innovation, 978-2-87574-138-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156807v1</w:t>
+                <w:t xml:space="preserve">hal-02796345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes d'économie de l'innovation [Introduction générale]</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation in Agricultural Co-operatives: Contrasting images, The Example of Sparkling Wine and Cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Handbook on Sustainable Cooperative Enterprise - Case Studies of Organisational Resilience in the Co-operative Business Model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing Ltd, 2014, 9780857937773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781783472024.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796345v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in Agricultural Co-operatives: Contrasting images, The Example of Sparkling Wine and Cereals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Handbook on Sustainable Cooperative Enterprise - Case Studies of Organisational Resilience in the Co-operative Business Model</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Principes d’Économie de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.307-319, 2014, 978-2-87574-138-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123353v1</w:t>
+                <w:t xml:space="preserve">hal-03156807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : fondements et prolongements actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6301,252 +6301,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7 - La dynamique de création de ressources territorialisées et d’innovation : L’exemple de la filière AOC Crémant de Bourgogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation et résilience des territoires – Trajectoires, dynamiques d’acteurs et expériences locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.143-162, 2012, 9782760532878. </w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.1-18, 2012, 9782760532878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157414v1</w:t>
+                <w:t xml:space="preserve">hal-03157441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+                <w:t xml:space="preserve">Chapitre 7 - La dynamique de création de ressources territorialisées et d’innovation : L’exemple de la filière AOC Crémant de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation et résilience des territoires – Trajectoires, dynamiques d’acteurs et expériences locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.1-18, 2012, 9782760532878. </w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.143-162, 2012, 9782760532878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157441v1</w:t>
+                <w:t xml:space="preserve">hal-03157414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’innovation organisationnelle dans les petites entreprises. Eclairages à partir du secteur agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6584,51 +6584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion des entreprises dans les réseaux d'innovation. Le cas de la Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7275,51 +7275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la filière apicole en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,51 +7393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique Vitivinicole en Bourgogne : Stratégies des acteurs et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7685,51 +7685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filière biosourcée émergente et nouveaux modèles d’affaires : l’exemple de la valorisation de la laine de mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7770,549 +7770,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA of local food chains: the compromise of environmental sustainability, POSTER</w:t>
+                <w:t xml:space="preserve">Construire des filières territorialisées : les certifications comme rouage clef du commoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard-Simonin H</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th LCA Food International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jun 2024, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922122v1</w:t>
+                <w:t xml:space="preserve">hal-04922136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des filières territorialisées : les certifications comme rouage clef du commoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LCA of local food chains: the compromise of environmental sustainability, POSTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard-Simonin H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kessari</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duboys de Labarre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jun 2024, Strasboug, France</w:t>
+              <w:t xml:space="preserve">14th LCA Food International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922136v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer des stratégies logistiques durables : exemple d’une étude en Bourgogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transition agroécologique en grandes cultures en Bourgogne Franche-Comté. Un essai de caractérisation des différentes formes de pratiques alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Carnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rendez-vous TechniLoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saumur, France</w:t>
+              <w:t xml:space="preserve">Colloque international AFEP-IIPPE,Penser l'économie de demain et le futur de l'économie politique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP,IIPPE,ADEK,Association Heterodox Economics,EAEPE, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950097v1</w:t>
+                <w:t xml:space="preserve">hal-02950093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition agroécologique en grandes cultures en Bourgogne Franche-Comté. Un essai de caractérisation des différentes formes de pratiques alternatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transmission : un des enjeux de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AFEP-IIPPE,Penser l'économie de demain et le futur de l'économie politique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEP,IIPPE,ADEK,Association Heterodox Economics,EAEPE, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous du Vinipôle sud bourgogne : l’économie viticole : comprendre aujourd’hui et imaginer demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ViniPôle sud Bourgogne, Apr 2019, Davayé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950093v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission : un des enjeux de demain</w:t>
+                <w:t xml:space="preserve">Développer des stratégies logistiques durables : exemple d’une étude en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous du Vinipôle sud bourgogne : l’économie viticole : comprendre aujourd’hui et imaginer demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ViniPôle sud Bourgogne, Apr 2019, Davayé, France</w:t>
+              <w:t xml:space="preserve">Les Rendez-vous TechniLoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476953v1</w:t>
+                <w:t xml:space="preserve">hal-02950097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitilization and Environmental Transition in the Agri-food Sector : Impacts on the Business Models of SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8344,847 +8344,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission comme outil stratégique de pérennisation de l’entreprise viticole - Le cas de la Bourgogne vitivinicole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collectifs en agriculture : réhabiliter l’initiative pour la production de nouveaux savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">56ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF; ARSR, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476926v1</w:t>
+                <w:t xml:space="preserve">hal-02950091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectifs en agriculture : réhabiliter l’initiative pour la production de nouveaux savoirs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La transmission comme outil stratégique de pérennisation de l’entreprise viticole - Le cas de la Bourgogne vitivinicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Périé-Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bosse-Platière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF; ARSR, Jul 2019, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950091v1</w:t>
+                <w:t xml:space="preserve">hal-02476926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does digitization impact the business models of SMEs in a low-tech sector ? Lessons from a traditional sector of the French economy: the agri-food sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">L’agroalimentaire à la croisée des chemins : vers une remise en cause des modèles d’affaires et des dynamiques stratégiques, deux illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ANZAM (Australian&amp;New Zealand Academy of Management) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Congrès RRI – VIIIème Forum Innovation, Les nouveaux modes d’organisation.. For innovation processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950113v1</w:t>
+                <w:t xml:space="preserve">hal-02950118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectifs, producteurs de savoirs pour l’innovation - Retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'agroalimentaire, le territoire et la transition numérique, vers la remise en cause d'un modèle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">55ème Colloque de l’ASRDLF (Association de Science Régionale De Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950109v1</w:t>
+                <w:t xml:space="preserve">hal-02950117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroalimentaire à la croisée des chemins : vers une remise en cause des modèles d’affaires et des dynamiques stratégiques, deux illustrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent does digitization impact the business models of SMEs in a low-tech sector ? Lessons from a traditional sector of the French economy: the agri-food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RRI – VIIIème Forum Innovation, Les nouveaux modes d’organisation.. For innovation processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nimes, France</w:t>
+              <w:t xml:space="preserve">32nd ANZAM (Australian&amp;New Zealand Academy of Management) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950118v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroalimentaire, le territoire et la transition numérique, vers la remise en cause d'un modèle ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les collectifs, producteurs de savoirs pour l’innovation - Retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Colloque de l’ASRDLF (Association de Science Régionale De Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">2ème Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950117v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire innovant</w:t>
+                <w:t xml:space="preserve">Les organisations de l'ESS comme intermédiaires de l'innovation sociale au sein des territoires : leurs apports et ... leurs limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gala de l'innovation 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Paris, FRA., Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">École d'Été du Réseau de Recherche sur l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785075v1</w:t>
+                <w:t xml:space="preserve">hal-01774736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations de l'ESS comme intermédiaires de l'innovation sociale au sein des territoires : leurs apports et ... leurs limites</w:t>
+                <w:t xml:space="preserve">Le territoire innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'Été du Réseau de Recherche sur l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Gala de l'innovation 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Paris, FRA., Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774736v1</w:t>
+                <w:t xml:space="preserve">hal-02785075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A firm centred analysis of labour market regimes and their consequences on innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9235,64 +9235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transmission issue in « Old World »' wine estates: the case of the Mâconnais region in French Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9324,57 +9324,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre des changements technologiques pour les entreprises du 21ème siècle : proposition d’un modèle de dynamisation interne d’un système technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la construction de ressources spécifiques territoriales dans les processus d'innovation : une application au cas des filières agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9382,1290 +9395,1277 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. congrès international Jean-Baptiste SAY, Ecole d’été RRI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société internationale Jean-Baptiste Say (SAY). FRA., Aug 2014, Boulogne sur Mer-Auchy-lès-Hesdin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796479v1</w:t>
+                <w:t xml:space="preserve">hal-02800360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact du vieillissement de la population sur l'innovation technologique dans le domaine de l'agroalimentaire?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">L'engagement des coopérateurs et l'insertion dans des réseaux, des leviers pour l'innovation au sein des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation VI « Crise, Innovation et Transition », atelier transition démographique et innovation technologique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Universitaire Léonard de Vinci. FRA., Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Congrès International Francophone en Entrepreneuriat et PME (CIFPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME). CAN., Oct 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123002v1</w:t>
+                <w:t xml:space="preserve">hal-01123001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la construction de ressources spécifiques territoriales dans les processus d'innovation : une application au cas des filières agroalimentaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Reboud</w:t>
+                <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : fondements et prolongements actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. congrès international Jean-Baptiste SAY, Ecole d’été RRI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société internationale Jean-Baptiste Say (SAY). FRA., Aug 2014, Boulogne sur Mer-Auchy-lès-Hesdin, France</w:t>
+              <w:t xml:space="preserve">34. Colloque géographique international "DIMITRIE CANTEMIR"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza de Iași (UAIC). Lasi, ROU., Oct 2014, Lasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800360v1</w:t>
+                <w:t xml:space="preserve">hal-01198253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : fondements et prolongements actuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d’innovations logistiques des acteurs de la filière vitivinicole bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Colloque géographique international "DIMITRIE CANTEMIR"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza de Iași (UAIC). Lasi, ROU., Oct 2014, Lasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Projet « Vins, vignes et vignerons : passages, messages et métissages »?. Vin, innovation et mondialisation : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Le Mirail (Toulouse 2) (UTM). FRA., Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198253v1</w:t>
+                <w:t xml:space="preserve">hal-01123003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’innovations logistiques des acteurs de la filière vitivinicole bourguignonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel impact du vieillissement de la population sur l'innovation technologique dans le domaine de l'agroalimentaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet « Vins, vignes et vignerons : passages, messages et métissages »?. Vin, innovation et mondialisation : enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Le Mirail (Toulouse 2) (UTM). FRA., Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum Innovation VI « Crise, Innovation et Transition », atelier transition démographique et innovation technologique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Universitaire Léonard de Vinci. FRA., Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123003v1</w:t>
+                <w:t xml:space="preserve">hal-01123002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement des coopérateurs et l'insertion dans des réseaux, des leviers pour l'innovation au sein des coopératives agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Le cadre des changements technologiques pour les entreprises du 21ème siècle : proposition d’un modèle de dynamisation interne d’un système technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès International Francophone en Entrepreneuriat et PME (CIFPME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME). CAN., Oct 2014, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">1. congrès international Jean-Baptiste SAY, Ecole d’été RRI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société internationale Jean-Baptiste Say (SAY). FRA., Aug 2014, Boulogne sur Mer-Auchy-lès-Hesdin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123001v1</w:t>
+                <w:t xml:space="preserve">hal-02796479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique et stratégies d’innovations des acteurs de la filière viticole bourguignonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Colloque de l’ASRDLF « Cultures, patrimoines et savoirs »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL., Jul 2013, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Journée de restitution des programmes de recherche PARI DINOS 2011/2012 « Vigne et vin, du terroir à la sensorialité »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination des recherches sur Chardonnay et Pinot (CRECEP). FRA., Sep 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123408v1</w:t>
+                <w:t xml:space="preserve">hal-02804394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Résilience Territoriale en question : fondements analytiques et formes de déploiement face à la mondialisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La coopération pour innover des entreprises agroalimentaires : Quel rôle de la proximité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Recherche les jeudis d’ART-Dev (UMR 5281)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée CESAER "Espaces ruraux et périurbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie et de Sociologie Rurales Appliquées à l'Agriculture et aux Espaces Ruraux (1041)., Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123405v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistique et stratégies d’innovations des acteurs de la filière viticole bourguignonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Le développement durable dans la filière viticole bourguignonne : stratégies et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Benhassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des programmes de recherche PARI DINOS 2011/2012 « Vigne et vin, du terroir à la sensorialité »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coordination des recherches sur Chardonnay et Pinot (CRECEP). FRA., Sep 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Ecole d’Eté du Réseau de Recherche sur L’innovation (RRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Belfort-Montbeliard (UTBM). FRA., Aug 2013, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804394v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération pour innover des entreprises agroalimentaires : Quel rôle de la proximité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logistique et stratégies d’innovations des acteurs de la filière viticole bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Benhassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CESAER "Espaces ruraux et périurbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie et de Sociologie Rurales Appliquées à l'Agriculture et aux Espaces Ruraux (1041)., Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">50. Colloque de l’ASRDLF « Cultures, patrimoines et savoirs »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL., Jul 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802971v1</w:t>
+                <w:t xml:space="preserve">hal-01123408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement durable dans la filière viticole bourguignonne : stratégies et pratiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
+                <w:t xml:space="preserve">La Résilience Territoriale en question : fondements analytiques et formes de déploiement face à la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’Eté du Réseau de Recherche sur L’innovation (RRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Technologie de Belfort-Montbeliard (UTBM). FRA., Aug 2013, Belfort, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Recherche les jeudis d’ART-Dev (UMR 5281)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806896v1</w:t>
+                <w:t xml:space="preserve">hal-01123405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité d’innovation et réseaux des entreprises agroalimentaires : une différence rural – urbain ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Les réseaux d’innovation technologique des entreprises agroalimentaires sont-ils locaux ? Une analyse des réseaux des entreprises françaises sur la période 2006-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR « Les chemins du développement territorial »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807122v1</w:t>
+                <w:t xml:space="preserve">hal-02746966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations dans les coopératives agricoles - l’exemple des vins effervescents et des céréales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Activité d’innovation et réseaux des entreprises agroalimentaires : une différence rural – urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Diversité et Durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807123v1</w:t>
+                <w:t xml:space="preserve">hal-02807122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d’innovation technologique des entreprises agroalimentaires sont-ils locaux ? Une analyse des réseaux des entreprises françaises sur la période 2006-2008</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Innovations dans les coopératives agricoles - l’exemple des vins effervescents et des céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR « Les chemins du développement territorial »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque International « Diversité et Durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746966v1</w:t>
+                <w:t xml:space="preserve">hal-02807123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation dans les coopératives agricoles, une image contrastée ; l’image du vin pétillant et des céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10703,77 +10703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de coopération des entreprises : une application aux secteurs agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10811,77 +10811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de coopération des entreprises : une application aux secteurs agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10919,77 +10919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux, proximité et innovation dans les entreprises : quels indicateurs territorialisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11027,51 +11027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation organisationnelle dans les PME : une logique d'accompagnement de l'innovation technologique ou d'évolution propre de la structure organisationelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11122,51 +11122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses et structuration sociale dans l'établissement de produits sous AOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11198,813 +11198,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation des ressources technologiques externes et organisation des entreprises agroalimentaires bourguignonnes : un essai de classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacité d'innovation des entreprises et insertion dans les réseaux : une classification des entreprises agroalimentaires bourguignonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
+                <w:t xml:space="preserve">. Psdr. Programme Pour Et Sur Le Développement Régionalgrenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de l'ASRDLF : Villes et territoires face aux défis de la mondialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dijon, France. 20 p</w:t>
+              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827351v1</w:t>
+                <w:t xml:space="preserve">hal-02831647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d'innovation des entreprises et insertion dans les réseaux : une classification des entreprises agroalimentaires bourguignonnes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
+                <w:t xml:space="preserve">Mobilisation des ressources technologiques externes et organisation des entreprises agroalimentaires bourguignonnes : un essai de classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Psdr. Programme Pour Et Sur Le Développement Régionalgrenoble</w:t>
+                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 16 p</w:t>
+              <w:t xml:space="preserve">41. Colloque de l'ASRDLF : Villes et territoires face aux défis de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831647v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enjeux liés à la certification qualité et l'automatisation dans les PME agro-alimentaires ou l'apprentissage de nouvelles routines organisationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Mobilisation des ressources technologiques externes et organisation des entreprises agroalimentaires bourguignonnes : un essai de classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Association Internationale Des Sociologues de Langue Française</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès de l'AISLF : L'individu social, autres réalités, autre sociologie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Tours, France. 13 p</w:t>
+              <w:t xml:space="preserve">40. Colloque : Convergence et disparités régionales au sein de l'espace européen : les politiques régionales à l'épreuve des faits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831557v1</w:t>
+                <w:t xml:space="preserve">hal-02833988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des écoles dans les processus d'innovation : l'exemple des réseaux constitués entre les entreprises laitières et les ENIL (Ecole Nationale des Industries Laitières)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la proximité : Proximité, réseaux et coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Marseille, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation des ressources technologiques externes et organisation des entreprises agroalimentaires bourguignonnes : un essai de classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Des enjeux liés à la certification qualité et l'automatisation dans les PME agro-alimentaires ou l'apprentissage de nouvelles routines organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Internationale Des Sociologues de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Colloque : Convergence et disparités régionales au sein de l'espace européen : les politiques régionales à l'épreuve des faits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique. 19 p</w:t>
+              <w:t xml:space="preserve">17. Congrès de l'AISLF : L'individu social, autres réalités, autre sociologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833988v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oranges dans la région Cuenca del Plata : le processus de normalisation à l'oeuvre dans une zone frontière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d'un cadre d'analyse inter-régional : le cas de l'innovation dans les secteurs régionalisés des IAA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+                <w:t xml:space="preserve">V. Vissac Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Séminaire itinérant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Grenoble, France. 20 p</w:t>
+              <w:t xml:space="preserve">Séminaire DADP : Recherches pour et sur le développement régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827310v1</w:t>
+                <w:t xml:space="preserve">hal-02760216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un cadre d'analyse inter-régional : le cas de l'innovation dans les secteurs régionalisés des IAA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Martin</w:t>
+                <w:t xml:space="preserve">Les oranges dans la région Cuenca del Plata : le processus de normalisation à l'oeuvre dans une zone frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Vissac Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DADP : Recherches pour et sur le développement régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Séminaire itinérant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Grenoble, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760216v1</w:t>
+                <w:t xml:space="preserve">hal-02827310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation dans les PME agro-alimentaires et insertion dans des réseaux : peut-on parler d'un ancrage territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque de l'ASRDLF : Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Lyon, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12029,64 +12029,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences pour innover des PME agro-alimentaires : gestion des savoirs et insertion dans des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12283,51 +12283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65ED56B7"/>
+    <w:nsid w:val="E53DFF0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12514,51 +12514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5606-1214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056529260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05329319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Delmotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Loarer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruckert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095588ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margarian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00256-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0099" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02500002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ingham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeting Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2018.1520975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1573649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.058.0189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607012v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037925ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2016.0101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0141" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0453" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03155003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4744" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03160630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.261-285" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BB04AD2C07AF56C3DE2B581C0DE23302628E241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0155" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.249-256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Argenti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.283-296" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7E83C261FFF4356B2658A1A4C9048C6D04F9BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.124.0111" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672523v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119185772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villavicencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119557883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427537.ch2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6723" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6612-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783472024.00034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/pour-une-nouvelle-mondialisation-2083.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157441v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834794v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ri&#233;-Frey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bosse-Plati&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longepierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05335373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Werling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05334630v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476953v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800360v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123001v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benhassen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804394v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802971v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807123v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749235v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821547v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827351v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831647v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830526v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833988v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760216v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vissac Charles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5606-1214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056529260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05329319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095588ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margarian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00256-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Delmotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Loarer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruckert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02500002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ingham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeting Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2018.1520975" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1573649" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154966v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.058.0189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037925ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2016.0101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0061" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0453" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03155003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4744" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0141" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03160630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.261-285" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BB04AD2C07AF56C3DE2B581C0DE23302628E241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0155" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.249-256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Argenti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.283-296" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7E83C261FFF4356B2658A1A4C9048C6D04F9BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.124.0111" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656443v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672523v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119185772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810119v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villavicencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119557883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427537.ch2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6723" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6612-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123353v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783472024.00034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/pour-une-nouvelle-mondialisation-2083.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834794v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ri&#233;-Frey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bosse-Plati&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longepierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05335373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Werling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05334630v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476953v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950097v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476926v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800360v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198253v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123003v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796479v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804394v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802971v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benhassen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123408v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123405v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807122v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749235v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821547v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831647v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827351v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833988v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830526v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831557v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760216v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vissac Charles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>