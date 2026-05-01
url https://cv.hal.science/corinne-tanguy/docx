--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -291,51 +291,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2026, 51 (1), pp.104-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nbu.70041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -818,1702 +818,1702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vente informelle de légumes dans le système d’approvisionnement alimentaire de Hanoï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapuis</w:t>
+                <w:t xml:space="preserve">Roman Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">Quentin Le Loarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.779-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+                <w:t xml:space="preserve">hal-03909340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation ordinaire d’un produit du quotidien : l’exemple du pain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909359v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les business models du vin français, entre continuité et innovation - Une analyse des châteaux bordelais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
+                <w:t xml:space="preserve">L’innovation ordinaire d’un produit du quotidien : l’exemple du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, online</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1095588ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03909310v1</w:t>
+                <w:t xml:space="preserve">hal-03909359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation d’un outil de gestion et dynamique de stratégie collective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coléno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.306.83-108⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836570v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appropriation d’un outil de gestion et dynamique de stratégie collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/5 (306), pp.83-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.306.83-108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous rural dynamics: an analysis of labour markets, human resource practices and firm performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les business models du vin français, entre continuité et innovation - Une analyse des châteaux bordelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+                <w:t xml:space="preserve">Jean-Guillaume Ditter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Business &amp; Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43546-022-00256-9⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3-4), pp.181-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1095588ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736538v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente informelle de légumes dans le système d’approvisionnement alimentaire de Hanoï</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endogenous rural dynamics: an analysis of labour markets, human resource practices and firm performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Loarer</w:t>
+                <w:t xml:space="preserve">Anne Margarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.779-805. </w:t>
+              <w:t xml:space="preserve">SN Business &amp; Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (8), pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43546-022-00256-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909340v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalisation des PME de l’agroalimentaire : vers une évolution des modèles d’affaires et des processus d’innovation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovations in Agri-food Systems - International Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lequin</w:t>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.034.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154950v1</w:t>
+                <w:t xml:space="preserve">hal-03139465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes agroalimentaires irrigués par l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Systèmes agroalimentaires. Nouvelles perspectives, 64, pp.5-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.064.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectifs d’échanges de pratiques pour écologiser l’agriculture : éclairer les difficultés d’une approche volontaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.18861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations in Agri-food Systems - International Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+                <w:t xml:space="preserve">Digitalisation des PME de l’agroalimentaire : vers une évolution des modèles d’affaires et des processus d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, pp.119-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.034.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139465v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovating for elderly people: the development of geront’innovations in the French silver economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les collectifs producteurs de savoirs pour l’action : retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Laperche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537325.2018.1520975⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/vrxqlw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500002v1</w:t>
+                <w:t xml:space="preserve">hal-02342392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mutualisation des activités logistiques : une application à la filière vitivinicole bourguignonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovating for elderly people: the development of geront’innovations in the French silver economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faridah Djellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zeting Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (2), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.462-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12507970.2019.1573649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09537325.2018.1520975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095900v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations de l'ESS comme intermédiaires de l'innovation sociale au sein des territoires : leurs apports et ... leurs limites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
+                <w:t xml:space="preserve">La mutualisation des activités logistiques : une application à la filière vitivinicole bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.058.0189⟩</w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2019.1573649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154966v1</w:t>
+                <w:t xml:space="preserve">hal-02095900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectifs producteurs de savoirs pour l’action : retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+                <w:t xml:space="preserve">Les organisations de l'ESS comme intermédiaires de l'innovation sociale au sein des territoires : leurs apports et ... leurs limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74, pp.105-120. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (58), pp.189-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/vrxqlw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.058.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342392v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités et construction d’une stratégie collective : application au cas de deux filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (20), pp.423-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2532,763 +2532,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking and organisational innovation in agricultural co-ops : cases in sparkling wine and cereals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperation in the food industry: contributions and limitations of the open innovation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (3-4), </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.61-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1037925ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.019.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607012v1</w:t>
+                <w:t xml:space="preserve">hal-03156516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu innovateur et entrepreneuriat innovant : la force des proximités et des réseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Networking and organisational innovation in agricultural co-ops : cases in sparkling wine and cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Uzunidis</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2016.0101⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037925ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950081v1</w:t>
+                <w:t xml:space="preserve">hal-01607012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations dans les coopératives agricoles, une image contrastée : l'exemple des vins effervescents et des céréales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milieu innovateur et entrepreneuriat innovant : la force des proximités et des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Uzunidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stimulateurs de l’entrepreneuriat innovant, 16 (1), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2016.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154994v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation in the food industry: contributions and limitations of the open innovation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les innovations dans les coopératives agricoles, une image contrastée : l'exemple des vins effervescents et des céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.199-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.019.0061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03156516v1</w:t>
+                <w:t xml:space="preserve">hal-03154994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la propension des entreprises à coopérer pour innover et à quelle échelle spatiale ?</w:t>
+                <w:t xml:space="preserve">Le développement d'une logistique durable dans la filière vitivinicole bourguignonne ? Identification des stratégies et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.153.0453⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (46), pp.141-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.046.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194955v1</w:t>
+                <w:t xml:space="preserve">hal-01123014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et stratégies logistiques dans la filière vitivinicole. Le rôle des proximités</w:t>
+                <w:t xml:space="preserve">Quelle est la propension des entreprises à coopérer pour innover et à quelle échelle spatiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 349-350, pp.83-99. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.453-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.153.0453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155003v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement d'une logistique durable dans la filière vitivinicole bourguignonne ? Identification des stratégies et pratiques</w:t>
+                <w:t xml:space="preserve">Innovations et stratégies logistiques dans la filière vitivinicole. Le rôle des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (46), pp.141-160. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349-350, pp.83-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.046.0141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123014v1</w:t>
+                <w:t xml:space="preserve">hal-03155003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix stratégiques et comportement d'innovation des entreprises agroalimentaires : une différence entre espaces ruraux et urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.1659-1678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3313,77 +3313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités organisationnelle et géographique dans les relations de coopération : une application aux secteurs agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3442,77 +3442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre innovation environnementale et réglementation : une application au secteur agroalimentaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3855,256 +3855,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des écoles dans les processus d'innovation : l'exemple des réseaux constitués entre les entreprises laitières et les ENIL (Ecole Nationale des Industries Laitières)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Capacité d'innovation des entreprises agroalimentaires et insertion dans les réseaux : le rôle de la proximité organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 292, pp.35-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160912v1</w:t>
+                <w:t xml:space="preserve">hal-02656443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d'innovation des entreprises agroalimentaires et insertion dans les réseaux : le rôle de la proximité organisationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Le rôle des écoles dans les processus d'innovation : l'exemple des réseaux constitués entre les entreprises laitières et les ENIL (Ecole Nationale des Industries Laitières)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1-2, pp.111-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.124.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656443v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des écoles laitières dans le processus d'innovation des entreprises : réseaux et proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des ressources technologiques externes et organisation des entreprises agroalimentaires bourguignonnes : un essai de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,90 +4532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4653,255 +4653,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t>
+                <w:t xml:space="preserve">Mondialisation et résilience des territoires: Trajectoires, dynamiques d'acteurs et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Université du Québec, 292 p., 2012, Géographie Contemporaine, 978-2-7605-3287-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Presses de l'Université du Québec, pp.320, 2012, 9782760532878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810119v1</w:t>
+                <w:t xml:space="preserve">hal-03157432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation et résilience des territoires: Trajectoires, dynamiques d'acteurs et expériences</w:t>
+                <w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Université du Québec, pp.320, 2012, 9782760532878. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Presses de l'Université du Québec, 292 p., 2012, Géographie Contemporaine, 978-2-7605-3287-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03157432v1</w:t>
+                <w:t xml:space="preserve">hal-02810119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PME, dynamiques entrepreneuriales et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5127,64 +5127,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can Winemakers’ Business Models Tell Us About the Cultural Traits of Wine Regions? A Comparative Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Ditter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5244,51 +5244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition agroécologique : verdissement ou transformation radicale des systèmes alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Uzunidis et Laurent Adatto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise pandémique. Dangers et opportunités d’innovations. Itinérances en période trouble (2020-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5434,51 +5434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative milieus and innovative entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Uzunidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uzunidis, Dimitri; Saulais, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation Engines - Entrepreneurs and Enterprises in a Turbulent World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Chapter 2), Wiley et Iste; Iste Editions, pp.25-41, 2017, 9781786301642. </w:t>
@@ -5598,64 +5598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et coopération des entreprises agroalimentaires : le rôle des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5702,51 +5702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact du vieillissement de la population sur l'innovation technologique dans le domaine de l'agroalimentaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5800,368 +5800,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes d'économie de l'innovation [Introduction générale]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Blandine Laperche</w:t>
+                <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, Peter Lang, 2014, Business and Innovation, 978-2-87574-138-7</w:t>
+              <w:t xml:space="preserve">Principes d’Économie de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.307-319, 2014, 978-2-87574-138-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796345v1</w:t>
+                <w:t xml:space="preserve">hal-03156807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in Agricultural Co-operatives: Contrasting images, The Example of Sparkling Wine and Cereals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes d'économie de l'innovation [Introduction générale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Handbook on Sustainable Cooperative Enterprise - Case Studies of Organisational Resilience in the Co-operative Business Model</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Peter Lang, 2014, Business and Innovation, 978-2-87574-138-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781783472024.00034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123353v1</w:t>
+                <w:t xml:space="preserve">hal-02796345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : où en est-on ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation in Agricultural Co-operatives: Contrasting images, The Example of Sparkling Wine and Cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principes d’Économie de l’Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Handbook on Sustainable Cooperative Enterprise - Case Studies of Organisational Resilience in the Co-operative Business Model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing Ltd, 2014, 9780857937773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781783472024.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156807v1</w:t>
+                <w:t xml:space="preserve">hal-01123353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : fondements et prolongements actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6411,51 +6411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 - La dynamique de création de ressources territorialisées et d’innovation : L’exemple de la filière AOC Crémant de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6502,51 +6502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’innovation organisationnelle dans les petites entreprises. Eclairages à partir du secteur agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6584,51 +6584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion des entreprises dans les réseaux d'innovation. Le cas de la Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7275,51 +7275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la filière apicole en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,51 +7393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique Vitivinicole en Bourgogne : Stratégies des acteurs et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7685,51 +7685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filière biosourcée émergente et nouveaux modèles d’affaires : l’exemple de la valorisation de la laine de mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7910,64 +7910,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duboys de Labarre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th LCA Food International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Barcelone, Espagne</w:t>
@@ -7990,329 +7990,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition agroécologique en grandes cultures en Bourgogne Franche-Comté. Un essai de caractérisation des différentes formes de pratiques alternatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développer des stratégies logistiques durables : exemple d’une étude en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AFEP-IIPPE,Penser l'économie de demain et le futur de l'économie politique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEP,IIPPE,ADEK,Association Heterodox Economics,EAEPE, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Les Rendez-vous TechniLoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950093v1</w:t>
+                <w:t xml:space="preserve">hal-02950097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission : un des enjeux de demain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transition agroécologique en grandes cultures en Bourgogne Franche-Comté. Un essai de caractérisation des différentes formes de pratiques alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Carnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous du Vinipôle sud bourgogne : l’économie viticole : comprendre aujourd’hui et imaginer demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ViniPôle sud Bourgogne, Apr 2019, Davayé, France</w:t>
+              <w:t xml:space="preserve">Colloque international AFEP-IIPPE,Penser l'économie de demain et le futur de l'économie politique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP,IIPPE,ADEK,Association Heterodox Economics,EAEPE, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476953v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer des stratégies logistiques durables : exemple d’une étude en Bourgogne</w:t>
+                <w:t xml:space="preserve">La transmission : un des enjeux de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rendez-vous TechniLoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saumur, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous du Vinipôle sud bourgogne : l’économie viticole : comprendre aujourd’hui et imaginer demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ViniPôle sud Bourgogne, Apr 2019, Davayé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950097v1</w:t>
+                <w:t xml:space="preserve">hal-02476953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitilization and Environmental Transition in the Agri-food Sector : Impacts on the Business Models of SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8344,847 +8344,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectifs en agriculture : réhabiliter l’initiative pour la production de nouveaux savoirs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La transmission comme outil stratégique de pérennisation de l’entreprise viticole - Le cas de la Bourgogne vitivinicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Périé-Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bosse-Platière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF; ARSR, Jul 2019, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950091v1</w:t>
+                <w:t xml:space="preserve">hal-02476926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission comme outil stratégique de pérennisation de l’entreprise viticole - Le cas de la Bourgogne vitivinicole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collectifs en agriculture : réhabiliter l’initiative pour la production de nouveaux savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">56ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF; ARSR, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476926v1</w:t>
+                <w:t xml:space="preserve">hal-02950091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroalimentaire à la croisée des chemins : vers une remise en cause des modèles d’affaires et des dynamiques stratégiques, deux illustrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent does digitization impact the business models of SMEs in a low-tech sector ? Lessons from a traditional sector of the French economy: the agri-food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RRI – VIIIème Forum Innovation, Les nouveaux modes d’organisation.. For innovation processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nimes, France</w:t>
+              <w:t xml:space="preserve">32nd ANZAM (Australian&amp;New Zealand Academy of Management) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950118v1</w:t>
+                <w:t xml:space="preserve">hal-02950113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroalimentaire, le territoire et la transition numérique, vers la remise en cause d'un modèle ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les collectifs, producteurs de savoirs pour l’innovation - Retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Colloque de l’ASRDLF (Association de Science Régionale De Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">2ème Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950117v1</w:t>
+                <w:t xml:space="preserve">hal-02950109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does digitization impact the business models of SMEs in a low-tech sector ? Lessons from a traditional sector of the French economy: the agri-food sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">L’agroalimentaire à la croisée des chemins : vers une remise en cause des modèles d’affaires et des dynamiques stratégiques, deux illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ANZAM (Australian&amp;New Zealand Academy of Management) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Congrès RRI – VIIIème Forum Innovation, Les nouveaux modes d’organisation.. For innovation processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950113v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectifs, producteurs de savoirs pour l’innovation - Retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'agroalimentaire, le territoire et la transition numérique, vers la remise en cause d'un modèle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">55ème Colloque de l’ASRDLF (Association de Science Régionale De Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950109v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations de l'ESS comme intermédiaires de l'innovation sociale au sein des territoires : leurs apports et ... leurs limites</w:t>
+                <w:t xml:space="preserve">Le territoire innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'Été du Réseau de Recherche sur l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Gala de l'innovation 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Paris, FRA., Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774736v1</w:t>
+                <w:t xml:space="preserve">hal-02785075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire innovant</w:t>
+                <w:t xml:space="preserve">Les organisations de l'ESS comme intermédiaires de l'innovation sociale au sein des territoires : leurs apports et ... leurs limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gala de l'innovation 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Paris, FRA., Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">École d'Été du Réseau de Recherche sur l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785075v1</w:t>
+                <w:t xml:space="preserve">hal-01774736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A firm centred analysis of labour market regimes and their consequences on innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9235,64 +9235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transmission issue in « Old World »' wine estates: the case of the Mâconnais region in French Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9324,70 +9324,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la construction de ressources spécifiques territoriales dans les processus d'innovation : une application au cas des filières agroalimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le cadre des changements technologiques pour les entreprises du 21ème siècle : proposition d’un modèle de dynamisation interne d’un système technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9395,979 +9382,992 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. congrès international Jean-Baptiste SAY, Ecole d’été RRI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société internationale Jean-Baptiste Say (SAY). FRA., Aug 2014, Boulogne sur Mer-Auchy-lès-Hesdin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800360v1</w:t>
+                <w:t xml:space="preserve">hal-02796479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement des coopérateurs et l'insertion dans des réseaux, des leviers pour l'innovation au sein des coopératives agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Quel impact du vieillissement de la population sur l'innovation technologique dans le domaine de l'agroalimentaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès International Francophone en Entrepreneuriat et PME (CIFPME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME). CAN., Oct 2014, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Forum Innovation VI « Crise, Innovation et Transition », atelier transition démographique et innovation technologique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Universitaire Léonard de Vinci. FRA., Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123001v1</w:t>
+                <w:t xml:space="preserve">hal-01123002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : fondements et prolongements actuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Le rôle de la construction de ressources spécifiques territoriales dans les processus d'innovation : une application au cas des filières agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Colloque géographique international "DIMITRIE CANTEMIR"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza de Iași (UAIC). Lasi, ROU., Oct 2014, Lasi, Roumanie</w:t>
+              <w:t xml:space="preserve">1. congrès international Jean-Baptiste SAY, Ecole d’été RRI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société internationale Jean-Baptiste Say (SAY). FRA., Aug 2014, Boulogne sur Mer-Auchy-lès-Hesdin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198253v1</w:t>
+                <w:t xml:space="preserve">hal-02800360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’innovations logistiques des acteurs de la filière vitivinicole bourguignonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'engagement des coopérateurs et l'insertion dans des réseaux, des leviers pour l'innovation au sein des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet « Vins, vignes et vignerons : passages, messages et métissages »?. Vin, innovation et mondialisation : enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Le Mirail (Toulouse 2) (UTM). FRA., Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12. Congrès International Francophone en Entrepreneuriat et PME (CIFPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME). CAN., Oct 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123003v1</w:t>
+                <w:t xml:space="preserve">hal-01123001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact du vieillissement de la population sur l'innovation technologique dans le domaine de l'agroalimentaire?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Reboud</w:t>
+                <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : fondements et prolongements actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation VI « Crise, Innovation et Transition », atelier transition démographique et innovation technologique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Universitaire Léonard de Vinci. FRA., Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">34. Colloque géographique international "DIMITRIE CANTEMIR"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza de Iași (UAIC). Lasi, ROU., Oct 2014, Lasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123002v1</w:t>
+                <w:t xml:space="preserve">hal-01198253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre des changements technologiques pour les entreprises du 21ème siècle : proposition d’un modèle de dynamisation interne d’un système technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d’innovations logistiques des acteurs de la filière vitivinicole bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. congrès international Jean-Baptiste SAY, Ecole d’été RRI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société internationale Jean-Baptiste Say (SAY). FRA., Aug 2014, Boulogne sur Mer-Auchy-lès-Hesdin, France</w:t>
+              <w:t xml:space="preserve">Projet « Vins, vignes et vignerons : passages, messages et métissages »?. Vin, innovation et mondialisation : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Le Mirail (Toulouse 2) (UTM). FRA., Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796479v1</w:t>
+                <w:t xml:space="preserve">hal-01123003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique et stratégies d’innovations des acteurs de la filière viticole bourguignonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Benhassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des programmes de recherche PARI DINOS 2011/2012 « Vigne et vin, du terroir à la sensorialité »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coordination des recherches sur Chardonnay et Pinot (CRECEP). FRA., Sep 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">50. Colloque de l’ASRDLF « Cultures, patrimoines et savoirs »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL., Jul 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804394v1</w:t>
+                <w:t xml:space="preserve">hal-01123408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération pour innover des entreprises agroalimentaires : Quel rôle de la proximité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Résilience Territoriale en question : fondements analytiques et formes de déploiement face à la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CESAER "Espaces ruraux et périurbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie et de Sociologie Rurales Appliquées à l'Agriculture et aux Espaces Ruraux (1041)., Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Recherche les jeudis d’ART-Dev (UMR 5281)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802971v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement durable dans la filière viticole bourguignonne : stratégies et pratiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Logistique et stratégies d’innovations des acteurs de la filière viticole bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’Eté du Réseau de Recherche sur L’innovation (RRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Technologie de Belfort-Montbeliard (UTBM). FRA., Aug 2013, Belfort, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution des programmes de recherche PARI DINOS 2011/2012 « Vigne et vin, du terroir à la sensorialité »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination des recherches sur Chardonnay et Pinot (CRECEP). FRA., Sep 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806896v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistique et stratégies d’innovations des acteurs de la filière viticole bourguignonne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">La coopération pour innover des entreprises agroalimentaires : Quel rôle de la proximité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Colloque de l’ASRDLF « Cultures, patrimoines et savoirs »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL., Jul 2013, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Journée CESAER "Espaces ruraux et périurbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie et de Sociologie Rurales Appliquées à l'Agriculture et aux Espaces Ruraux (1041)., Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123408v1</w:t>
+                <w:t xml:space="preserve">hal-02802971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Résilience Territoriale en question : fondements analytiques et formes de déploiement face à la mondialisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+                <w:t xml:space="preserve">Le développement durable dans la filière viticole bourguignonne : stratégies et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Benhassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Recherche les jeudis d’ART-Dev (UMR 5281)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecole d’Eté du Réseau de Recherche sur L’innovation (RRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Belfort-Montbeliard (UTBM). FRA., Aug 2013, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123405v1</w:t>
+                <w:t xml:space="preserve">hal-02806896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d’innovation technologique des entreprises agroalimentaires sont-ils locaux ? Une analyse des réseaux des entreprises françaises sur la période 2006-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10405,77 +10405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité d’innovation et réseaux des entreprises agroalimentaires : une différence rural – urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10513,64 +10513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations dans les coopératives agricoles - l’exemple des vins effervescents et des céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10608,64 +10608,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation dans les coopératives agricoles, une image contrastée ; l’image du vin pétillant et des céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10703,77 +10703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de coopération des entreprises : une application aux secteurs agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10811,77 +10811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de coopération des entreprises : une application aux secteurs agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10919,77 +10919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux, proximité et innovation dans les entreprises : quels indicateurs territorialisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11027,51 +11027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation organisationnelle dans les PME : une logique d'accompagnement de l'innovation technologique ou d'évolution propre de la structure organisationelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11122,51 +11122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses et structuration sociale dans l'établissement de produits sous AOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11198,312 +11198,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d'innovation des entreprises et insertion dans les réseaux : une classification des entreprises agroalimentaires bourguignonnes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
+                <w:t xml:space="preserve">Mobilisation des ressources technologiques externes et organisation des entreprises agroalimentaires bourguignonnes : un essai de classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Psdr. Programme Pour Et Sur Le Développement Régionalgrenoble</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 16 p</w:t>
+              <w:t xml:space="preserve">41. Colloque de l'ASRDLF : Villes et territoires face aux défis de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831647v1</w:t>
+                <w:t xml:space="preserve">hal-02827351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation des ressources technologiques externes et organisation des entreprises agroalimentaires bourguignonnes : un essai de classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Martin</w:t>
+                <w:t xml:space="preserve">Capacité d'innovation des entreprises et insertion dans les réseaux : une classification des entreprises agroalimentaires bourguignonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
+                <w:t xml:space="preserve">. Psdr. Programme Pour Et Sur Le Développement Régionalgrenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de l'ASRDLF : Villes et territoires face aux défis de la mondialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dijon, France. 20 p</w:t>
+              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827351v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des ressources technologiques externes et organisation des entreprises agroalimentaires bourguignonnes : un essai de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Colloque : Convergence et disparités régionales au sein de l'espace européen : les politiques régionales à l'épreuve des faits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11522,489 +11522,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des écoles dans les processus d'innovation : l'exemple des réseaux constitués entre les entreprises laitières et les ENIL (Ecole Nationale des Industries Laitières)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Des enjeux liés à la certification qualité et l'automatisation dans les PME agro-alimentaires ou l'apprentissage de nouvelles routines organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Internationale Des Sociologues de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la proximité : Proximité, réseaux et coordination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Marseille, France. 18 p</w:t>
+              <w:t xml:space="preserve">17. Congrès de l'AISLF : L'individu social, autres réalités, autre sociologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830526v1</w:t>
+                <w:t xml:space="preserve">hal-02831557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enjeux liés à la certification qualité et l'automatisation dans les PME agro-alimentaires ou l'apprentissage de nouvelles routines organisationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Le rôle des écoles dans les processus d'innovation : l'exemple des réseaux constitués entre les entreprises laitières et les ENIL (Ecole Nationale des Industries Laitières)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Association Internationale Des Sociologues de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès de l'AISLF : L'individu social, autres réalités, autre sociologie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Tours, France. 13 p</w:t>
+              <w:t xml:space="preserve">4. Journées de la proximité : Proximité, réseaux et coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Marseille, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831557v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un cadre d'analyse inter-régional : le cas de l'innovation dans les secteurs régionalisés des IAA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Martin</w:t>
+                <w:t xml:space="preserve">Les oranges dans la région Cuenca del Plata : le processus de normalisation à l'oeuvre dans une zone frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Vissac Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DADP : Recherches pour et sur le développement régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Séminaire itinérant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Grenoble, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760216v1</w:t>
+                <w:t xml:space="preserve">hal-02827310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oranges dans la région Cuenca del Plata : le processus de normalisation à l'oeuvre dans une zone frontière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d'un cadre d'analyse inter-régional : le cas de l'innovation dans les secteurs régionalisés des IAA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+                <w:t xml:space="preserve">V. Vissac Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Séminaire itinérant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Grenoble, France. 20 p</w:t>
+              <w:t xml:space="preserve">Séminaire DADP : Recherches pour et sur le développement régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827310v1</w:t>
+                <w:t xml:space="preserve">hal-02760216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation dans les PME agro-alimentaires et insertion dans des réseaux : peut-on parler d'un ancrage territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque de l'ASRDLF : Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Lyon, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12029,64 +12029,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences pour innover des PME agro-alimentaires : gestion des savoirs et insertion dans des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12283,51 +12283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E53DFF0E"/>
+    <w:nsid w:val="3B3F428B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12514,51 +12514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5606-1214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056529260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05329319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095588ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margarian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00256-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Delmotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Loarer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruckert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02500002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ingham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeting Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2018.1520975" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1573649" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154966v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.058.0189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037925ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2016.0101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0061" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0453" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03155003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4744" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0141" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03160630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.261-285" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BB04AD2C07AF56C3DE2B581C0DE23302628E241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0155" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.249-256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Argenti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.283-296" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7E83C261FFF4356B2658A1A4C9048C6D04F9BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.124.0111" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656443v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672523v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119185772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810119v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villavicencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119557883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427537.ch2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6723" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6612-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123353v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783472024.00034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/pour-une-nouvelle-mondialisation-2083.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834794v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ri&#233;-Frey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bosse-Plati&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longepierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05335373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Werling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05334630v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476953v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950097v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476926v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800360v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198253v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123003v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796479v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804394v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802971v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benhassen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123408v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123405v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807122v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749235v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821547v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831647v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827351v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833988v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830526v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831557v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760216v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vissac Charles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5606-1214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056529260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05329319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Delmotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Loarer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruckert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095588ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margarian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00256-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0099" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02500002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ingham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeting Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2018.1520975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1573649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.058.0189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607012v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037925ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2016.0101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0141" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0453" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03155003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4744" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03160630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.261-285" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BB04AD2C07AF56C3DE2B581C0DE23302628E241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0155" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.249-256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Argenti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.283-296" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7E83C261FFF4356B2658A1A4C9048C6D04F9BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.124.0111" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672523v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119185772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villavicencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119557883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427537.ch2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6723" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6612-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783472024.00034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/pour-une-nouvelle-mondialisation-2083.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834794v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ri&#233;-Frey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bosse-Plati&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longepierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05335373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Werling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05334630v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476953v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800360v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123003v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benhassen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804394v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802971v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807122v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749235v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821547v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827351v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831647v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833988v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831557v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830526v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760216v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vissac Charles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>