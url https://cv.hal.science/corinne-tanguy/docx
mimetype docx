--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -433,334 +433,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration collective, vecteur de reterritorialisation pour un approvisionnement durable ?</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys -Soil and climate adaptation, environmental impacts and economic value of new sustainable protein-producing cropping systems in Burgundy Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Simonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Petit</w:t>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lambert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.12425⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (86), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532479v1</w:t>
+                <w:t xml:space="preserve">hal-04703040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys -Soil and climate adaptation, environmental impacts and economic value of new sustainable protein-producing cropping systems in Burgundy Franche-Comté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La restauration collective, vecteur de reterritorialisation pour un approvisionnement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine de Fornel</w:t>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maé Guinet</w:t>
+                <w:t xml:space="preserve">Gaëlle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Joly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86 (86), pp.37-52. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 387, pp.91-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art04-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703040v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting agricultural production systems to changes in the environmental, agricultural and social context, and the role of legumes in the agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -958,103 +958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
@@ -1086,451 +1086,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation ordinaire d’un produit du quotidien : l’exemple du pain</w:t>
+                <w:t xml:space="preserve">Appropriation d’un outil de gestion et dynamique de stratégie collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Reboud</w:t>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/5 (306), pp.83-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.306.83-108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909359v1</w:t>
+                <w:t xml:space="preserve">hal-03836570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les business models du vin français, entre continuité et innovation - Une analyse des châteaux bordelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Ditter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3-4), pp.181-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1095588ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation d’un outil de gestion et dynamique de stratégie collective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
+                <w:t xml:space="preserve">L’innovation ordinaire d’un produit du quotidien : l’exemple du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, online</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836570v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les business models du vin français, entre continuité et innovation - Une analyse des châteaux bordelais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Ditter</w:t>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Muller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (3-4), pp.181-201. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1095588ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909310v1</w:t>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous rural dynamics: an analysis of labour markets, human resource practices and firm performance</w:t>
               </w:r>
@@ -1932,51 +1932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalisation des PME de l’agroalimentaire : vers une évolution des modèles d’affaires et des processus d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2365,51 +2365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organisations de l'ESS comme intermédiaires de l'innovation sociale au sein des territoires : leurs apports et ... leurs limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2616,51 +2616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking and organisational innovation in agricultural co-ops : cases in sparkling wine and cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,51 +2811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations dans les coopératives agricoles, une image contrastée : l'exemple des vins effervescents et des céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,304 +2991,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la propension des entreprises à coopérer pour innover et à quelle échelle spatiale ?</w:t>
+                <w:t xml:space="preserve">Innovations et stratégies logistiques dans la filière vitivinicole. Le rôle des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.153.0453⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349-350, pp.83-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194955v1</w:t>
+                <w:t xml:space="preserve">hal-03155003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et stratégies logistiques dans la filière vitivinicole. Le rôle des proximités</w:t>
+                <w:t xml:space="preserve">Quelle est la propension des entreprises à coopérer pour innover et à quelle échelle spatiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 349-350, pp.83-99. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.453-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.153.0453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155003v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix stratégiques et comportement d'innovation des entreprises agroalimentaires : une différence entre espaces ruraux et urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.1659-1678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3313,77 +3313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités organisationnelle et géographique dans les relations de coopération : une application aux secteurs agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3442,77 +3442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre innovation environnementale et réglementation : une application au secteur agroalimentaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4558,51 +4558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,51 +4857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PME, dynamiques entrepreneuriales et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5127,64 +5127,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can Winemakers’ Business Models Tell Us About the Cultural Traits of Wine Regions? A Comparative Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Ditter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5598,51 +5598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et coopération des entreprises agroalimentaires : le rôle des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,51 +5702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact du vieillissement de la population sur l'innovation technologique dans le domaine de l'agroalimentaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5914,51 +5914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6039,51 +6039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Sustainable Cooperative Enterprise - Case Studies of Organisational Resilience in the Co-operative Business Model</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing Ltd, 2014, 9780857937773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6301,222 +6301,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+                <w:t xml:space="preserve">Chapitre 7 - La dynamique de création de ressources territorialisées et d’innovation : L’exemple de la filière AOC Crémant de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation et résilience des territoires – Trajectoires, dynamiques d’acteurs et expériences locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.1-18, 2012, 9782760532878. </w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.143-162, 2012, 9782760532878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157441v1</w:t>
+                <w:t xml:space="preserve">hal-03157414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7 - La dynamique de création de ressources territorialisées et d’innovation : L’exemple de la filière AOC Crémant de Bourgogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation et résilience des territoires – Trajectoires, dynamiques d’acteurs et expériences locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.143-162, 2012, 9782760532878. </w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.1-18, 2012, 9782760532878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157414v1</w:t>
+                <w:t xml:space="preserve">hal-03157441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’innovation organisationnelle dans les petites entreprises. Eclairages à partir du secteur agroalimentaire</w:t>
               </w:r>
@@ -7685,51 +7685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filière biosourcée émergente et nouveaux modèles d’affaires : l’exemple de la valorisation de la laine de mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7923,51 +7923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duboys de Labarre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th LCA Food International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Barcelone, Espagne</w:t>
@@ -8059,204 +8059,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition agroécologique en grandes cultures en Bourgogne Franche-Comté. Un essai de caractérisation des différentes formes de pratiques alternatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transmission : un des enjeux de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AFEP-IIPPE,Penser l'économie de demain et le futur de l'économie politique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEP,IIPPE,ADEK,Association Heterodox Economics,EAEPE, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous du Vinipôle sud bourgogne : l’économie viticole : comprendre aujourd’hui et imaginer demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ViniPôle sud Bourgogne, Apr 2019, Davayé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950093v1</w:t>
+                <w:t xml:space="preserve">hal-02476953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission : un des enjeux de demain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transition agroécologique en grandes cultures en Bourgogne Franche-Comté. Un essai de caractérisation des différentes formes de pratiques alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Carnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous du Vinipôle sud bourgogne : l’économie viticole : comprendre aujourd’hui et imaginer demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ViniPôle sud Bourgogne, Apr 2019, Davayé, France</w:t>
+              <w:t xml:space="preserve">Colloque international AFEP-IIPPE,Penser l'économie de demain et le futur de l'économie politique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP,IIPPE,ADEK,Association Heterodox Economics,EAEPE, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476953v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitilization and Environmental Transition in the Agri-food Sector : Impacts on the Business Models of SMEs</w:t>
               </w:r>
@@ -8268,51 +8268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8551,273 +8551,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does digitization impact the business models of SMEs in a low-tech sector ? Lessons from a traditional sector of the French economy: the agri-food sector</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les collectifs, producteurs de savoirs pour l’innovation - Retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ANZAM (Australian&amp;New Zealand Academy of Management) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">2ème Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950113v1</w:t>
+                <w:t xml:space="preserve">hal-02950109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectifs, producteurs de savoirs pour l’innovation - Retour d’expériences sur la production de légumineuses en Bourgogne-Franche-Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent does digitization impact the business models of SMEs in a low-tech sector ? Lessons from a traditional sector of the French economy: the agri-food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">32nd ANZAM (Australian&amp;New Zealand Academy of Management) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950109v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroalimentaire à la croisée des chemins : vers une remise en cause des modèles d’affaires et des dynamiques stratégiques, deux illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8868,51 +8868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroalimentaire, le territoire et la transition numérique, vers la remise en cause d'un modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9058,51 +9058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organisations de l'ESS comme intermédiaires de l'innovation sociale au sein des territoires : leurs apports et ... leurs limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'Été du Réseau de Recherche sur l'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9248,51 +9248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transmission issue in « Old World »' wine estates: the case of the Mâconnais region in French Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9324,234 +9324,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre des changements technologiques pour les entreprises du 21ème siècle : proposition d’un modèle de dynamisation interne d’un système technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Quel impact du vieillissement de la population sur l'innovation technologique dans le domaine de l'agroalimentaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. congrès international Jean-Baptiste SAY, Ecole d’été RRI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société internationale Jean-Baptiste Say (SAY). FRA., Aug 2014, Boulogne sur Mer-Auchy-lès-Hesdin, France</w:t>
+              <w:t xml:space="preserve">Forum Innovation VI « Crise, Innovation et Transition », atelier transition démographique et innovation technologique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Universitaire Léonard de Vinci. FRA., Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796479v1</w:t>
+                <w:t xml:space="preserve">hal-01123002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact du vieillissement de la population sur l'innovation technologique dans le domaine de l'agroalimentaire?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Le cadre des changements technologiques pour les entreprises du 21ème siècle : proposition d’un modèle de dynamisation interne d’un système technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation VI « Crise, Innovation et Transition », atelier transition démographique et innovation technologique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Universitaire Léonard de Vinci. FRA., Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">1. congrès international Jean-Baptiste SAY, Ecole d’été RRI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société internationale Jean-Baptiste Say (SAY). FRA., Aug 2014, Boulogne sur Mer-Auchy-lès-Hesdin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123002v1</w:t>
+                <w:t xml:space="preserve">hal-02796479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la construction de ressources spécifiques territoriales dans les processus d'innovation : une application au cas des filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9583,286 +9583,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement des coopérateurs et l'insertion dans des réseaux, des leviers pour l'innovation au sein des coopératives agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Reboud</w:t>
+                <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : fondements et prolongements actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès International Francophone en Entrepreneuriat et PME (CIFPME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME). CAN., Oct 2014, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">34. Colloque géographique international "DIMITRIE CANTEMIR"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza de Iași (UAIC). Lasi, ROU., Oct 2014, Lasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123001v1</w:t>
+                <w:t xml:space="preserve">hal-01198253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes territoriaux d’innovation : fondements et prolongements actuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d’innovations logistiques des acteurs de la filière vitivinicole bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Colloque géographique international "DIMITRIE CANTEMIR"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza de Iași (UAIC). Lasi, ROU., Oct 2014, Lasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Projet « Vins, vignes et vignerons : passages, messages et métissages »?. Vin, innovation et mondialisation : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Le Mirail (Toulouse 2) (UTM). FRA., Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198253v1</w:t>
+                <w:t xml:space="preserve">hal-01123003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’innovations logistiques des acteurs de la filière vitivinicole bourguignonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'engagement des coopérateurs et l'insertion dans des réseaux, des leviers pour l'innovation au sein des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet « Vins, vignes et vignerons : passages, messages et métissages »?. Vin, innovation et mondialisation : enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Le Mirail (Toulouse 2) (UTM). FRA., Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12. Congrès International Francophone en Entrepreneuriat et PME (CIFPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME). CAN., Oct 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123003v1</w:t>
+                <w:t xml:space="preserve">hal-01123001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique et stratégies d’innovations des acteurs de la filière viticole bourguignonne</w:t>
               </w:r>
@@ -10120,51 +10120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération pour innover des entreprises agroalimentaires : Quel rôle de la proximité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10297,77 +10297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d’innovation technologique des entreprises agroalimentaires sont-ils locaux ? Une analyse des réseaux des entreprises françaises sur la période 2006-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10399,273 +10399,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité d’innovation et réseaux des entreprises agroalimentaires : une différence rural – urbain ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovations dans les coopératives agricoles - l’exemple des vins effervescents et des céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">Colloque International « Diversité et Durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807122v1</w:t>
+                <w:t xml:space="preserve">hal-02807123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations dans les coopératives agricoles - l’exemple des vins effervescents et des céréales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité d’innovation et réseaux des entreprises agroalimentaires : une différence rural – urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Diversité et Durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">49. colloque de l'ASRDLF : industrie, villes et région dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807123v1</w:t>
+                <w:t xml:space="preserve">hal-02807122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation dans les coopératives agricoles, une image contrastée ; l’image du vin pétillant et des céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10703,77 +10703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de coopération des entreprises : une application aux secteurs agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10811,77 +10811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de coopération des entreprises : une application aux secteurs agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10919,77 +10919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux, proximité et innovation dans les entreprises : quels indicateurs territorialisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11414,243 +11414,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation des ressources technologiques externes et organisation des entreprises agroalimentaires bourguignonnes : un essai de classification</w:t>
+                <w:t xml:space="preserve">Des enjeux liés à la certification qualité et l'automatisation dans les PME agro-alimentaires ou l'apprentissage de nouvelles routines organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Internationale Des Sociologues de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Colloque : Convergence et disparités régionales au sein de l'espace européen : les politiques régionales à l'épreuve des faits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique. 19 p</w:t>
+              <w:t xml:space="preserve">17. Congrès de l'AISLF : L'individu social, autres réalités, autre sociologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833988v1</w:t>
+                <w:t xml:space="preserve">hal-02831557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enjeux liés à la certification qualité et l'automatisation dans les PME agro-alimentaires ou l'apprentissage de nouvelles routines organisationnelles</w:t>
+                <w:t xml:space="preserve">Mobilisation des ressources technologiques externes et organisation des entreprises agroalimentaires bourguignonnes : un essai de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Association Internationale Des Sociologues de Langue Française</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès de l'AISLF : L'individu social, autres réalités, autre sociologie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Tours, France. 13 p</w:t>
+              <w:t xml:space="preserve">40. Colloque : Convergence et disparités régionales au sein de l'espace européen : les politiques régionales à l'épreuve des faits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831557v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des écoles dans les processus d'innovation : l'exemple des réseaux constitués entre les entreprises laitières et les ENIL (Ecole Nationale des Industries Laitières)</w:t>
               </w:r>
@@ -12283,51 +12283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B3F428B"/>
+    <w:nsid w:val="768EA8B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12514,51 +12514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5606-1214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056529260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05329319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Delmotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Loarer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruckert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095588ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margarian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00256-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0099" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02500002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ingham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeting Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2018.1520975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1573649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.058.0189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607012v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037925ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2016.0101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0141" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0453" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03155003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4744" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03160630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.261-285" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BB04AD2C07AF56C3DE2B581C0DE23302628E241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0155" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.249-256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Argenti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.283-296" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7E83C261FFF4356B2658A1A4C9048C6D04F9BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.124.0111" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672523v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119185772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villavicencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119557883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427537.ch2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6723" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6612-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783472024.00034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/pour-une-nouvelle-mondialisation-2083.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834794v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ri&#233;-Frey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bosse-Plati&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longepierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05335373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Werling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05334630v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476953v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800360v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123003v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benhassen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804394v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802971v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807122v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749235v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821547v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827351v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831647v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833988v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831557v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830526v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760216v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vissac Charles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5606-1214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056529260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05329319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12425" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Delmotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Loarer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruckert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095588ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margarian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00256-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03248593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18861" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0099" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vrxqlw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02500002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ingham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeting Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2018.1520975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1573649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.058.0189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607012v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037925ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2016.0101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0141" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03155003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4744" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.153.0453" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03160630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.261-285" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BB04AD2C07AF56C3DE2B581C0DE23302628E241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0155" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.249-256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Argenti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.283-296" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7E83C261FFF4356B2658A1A4C9048C6D04F9BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.124.0111" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672523v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119185772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villavicencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119557883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427537.ch2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6723" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6612-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03156807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783472024.00034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/pour-une-nouvelle-mondialisation-2083.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157441v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834794v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ri&#233;-Frey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bosse-Plati&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longepierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Adrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boulard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05335373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Werling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05334630v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476953v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Michaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800360v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123001v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benhassen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804394v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802971v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807123v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807122v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749235v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821547v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827351v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831647v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830526v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760216v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vissac Charles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>