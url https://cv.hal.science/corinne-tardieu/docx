--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -871,295 +871,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMRED, ICMJE/COPE, EQUATOR : cadres et normes de publication des recherches originales en santé publique</w:t>
+                <w:t xml:space="preserve">Midwives’ knowledge and preventive practices regarding early childhood caries: a quantitative study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Zanini</w:t>
+                <w:t xml:space="preserve">Eve Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">Isabelle Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bertaud-Gounot</w:t>
+                <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
+                <w:t xml:space="preserve">Michelle Pascale Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lorimier</w:t>
+                <w:t xml:space="preserve">Berengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), pp.229-239. </w:t>
+              <w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.255.0229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40368-025-01069-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353088v1</w:t>
+                <w:t xml:space="preserve">hal-05104122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midwives’ knowledge and preventive practices regarding early childhood caries: a quantitative study in France</w:t>
+                <w:t xml:space="preserve">IMRED, ICMJE/COPE, EQUATOR : cadres et normes de publication des recherches originales en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Ripamonti</w:t>
+                <w:t xml:space="preserve">Marjorie Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Blanchet</w:t>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Tardieu</w:t>
+                <w:t xml:space="preserve">Valerie Bertaud-Gounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Pascale Hassler</w:t>
+                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berengère Saliba-Serre</w:t>
+                <w:t xml:space="preserve">Sandrine Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.229-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40368-025-01069-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.255.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104122v1</w:t>
+                <w:t xml:space="preserve">hal-05353088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelogenesis imperfecta: Next-generation sequencing sheds light on Witkop’s classification</w:t>
               </w:r>
@@ -1273,299 +1273,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microabrasion in the management of enamel discolorations in paediatric dentistry: a systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Création d’un site web d’aide au diagnostic et dépistage de la carie précoce de l’enfance à destination des médecins généralistes et pédiatres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Camoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pediatric Dentistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone d'Odontologie Pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.192-195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884201v1</w:t>
+                <w:t xml:space="preserve">hal-03900423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’un site web d’aide au diagnostic et dépistage de la carie précoce de l’enfance à destination des médecins généralistes et pédiatres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microabrasion in the management of enamel discolorations in paediatric dentistry: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Camoin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone d'Odontologie Pédiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Pediatric Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22514/jocpd.2022.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03900423v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Care in Kindler Syndrome: 7-Year Follow-up of 2 Brothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Casazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1612,90 +1612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins d’odontologie sous anesthésie générale chez l’enfant avec troubles psychiques ou cognitifs : enquête française et internationale d’évaluation des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1737,64 +1737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequalities in treatment planning for children with intellectual disabilities: A questionnaire study of dentists in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of orthognathic surgery on the body posture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paya-Argoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,1274 +1962,1286 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (2), pp.25-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical issues and dentists' practices with children with intellectual disability: A qualitative inquiry into a local French health network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of Resin-Based Sealants with and without Fluoride Placed in a High Caries Risk Population: Multicentric 2-Year Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Muller-Bolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lupi-Pégurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrisha Mohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2018.01.001⟩</w:t>
+              <w:t xml:space="preserve">Caries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (4), pp.312-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000486426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527761v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02096705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Resin-Based Sealants with and without Fluoride Placed in a High Caries Risk Population: Multicentric 2-Year Randomized Clinical Trial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ethical issues and dentists' practices with children with intellectual disability: A qualitative inquiry into a local French health network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ruquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000486426⟩</w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.412-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02096705v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A targeted next-generation sequencing assay for the molecular diagnosis of genetic disorders with orodental involvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megana K. Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vicaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (2), pp.98--110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jmedgenet-2015-103302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using e-learning to train dentists in the development of standardised oral health promotion interventions for persons with disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mishellany-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tubert-Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Dental Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.143-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eje.12024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental occlusion and postural control in adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 450 (2), pp.221-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2008.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedation with 50% nitrous oxide/oxygen for outpatient dental treatment in individuals with intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Albecker-Grappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (8), pp.621-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8749.2007.00621.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention of resin-based pit and fissure sealants: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Muller-Bolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lupi-Pegurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Miriam Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Antomarchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Dentistry and Oral Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (5), pp.321-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0528.2006.00319.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude anatomique du creusement de la trochlée fémorale chez le foetus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Réparatrice de l'Appareil Moteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 89 (5), pp.407-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the intraosseous biocompatibility of dyract and super EBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm-Joseph Pertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endodontics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 23 (5), pp.315-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0099-2399(97)80413-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3239,111 +3251,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaitement et santé buccodentaire : bilan des connaissances des chirurgiens-dentistes et orthodontistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème journées internationales de la société française d’odontologie pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3353,151 +3365,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge des accidents et anomalies d'éruption dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchet I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC Médecine buccale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3565,51 +3577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6364AD37"/>
+    <w:nsid w:val="F33B1AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3796,51 +3808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-tardieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2557-9015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353088v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0229" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ripamonti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pascale Hassler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-025-01069-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bloch-Zupan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jimenez Armijo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kawczynski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1130175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22514/jocpd.2022.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spiteri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Casazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17796/1053-4625-45.1.8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paya-Argoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raskin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Muller-Bolla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi-P&#233;gurier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrisha Mohit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486426" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megana K. Prasad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geoffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vicaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2015-103302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulks" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XWG5H6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumitrescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giraudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cheynet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.12.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC5PM067-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Albecker-Grappe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Mani&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2007.00621.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Muller-Bolla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi-Pegurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miriam Velly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Antomarchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0528.2006.00319.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3J795P1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jouve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm-Joseph Pertot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stephan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Proust" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0099-2399(97)80413-X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKTW7DB2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet I." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Strub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wagner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-tardieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2557-9015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ripamonti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pascale Hassler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-025-01069-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353088v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bloch-Zupan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jimenez Armijo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kawczynski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1130175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spiteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22514/jocpd.2022.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Casazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17796/1053-4625-45.1.8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paya-Argoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raskin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFBHXB95-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Muller-Bolla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi-P&#233;gurier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrisha Mohit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486426" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megana K. Prasad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geoffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vicaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2015-103302" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulks" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XWG5H6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumitrescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giraudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cheynet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.12.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC5PM067-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Albecker-Grappe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Mani&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2007.00621.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Muller-Bolla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi-Pegurier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miriam Velly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Antomarchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0528.2006.00319.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3J795P1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jouve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm-Joseph Pertot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stephan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Proust" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0099-2399(97)80413-X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKTW7DB2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet I." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Strub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wagner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>