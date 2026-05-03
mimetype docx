--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1850,307 +1850,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metronidazole Resistance in Prevotella spp. and Description of a New nim Gene in Prevotella baroniae</w:t>
+                <w:t xml:space="preserve">Phylogeny, diversity and host specialization in the phylum Synergistetes with emphasis on strains and clones of human origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alauzet</w:t>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mory</w:t>
+                <w:t xml:space="preserve">Audrey Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J P Carlier</w:t>
+                <w:t xml:space="preserve">Isabelle Zorgniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 54 (1), pp.60-64. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (2), pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.01003-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315840v1</w:t>
+                <w:t xml:space="preserve">hal-04330049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny, diversity and host specialization in the phylum Synergistetes with emphasis on strains and clones of human origin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metronidazole Resistance in Prevotella spp. and Description of a New nim Gene in Prevotella baroniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Damay</w:t>
+                <w:t xml:space="preserve">C. Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Roudière</w:t>
+                <w:t xml:space="preserve">F. Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Zorgniotti</w:t>
+                <w:t xml:space="preserve">H. Hallage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2009.12.008⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (1), pp.60-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.01003-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04330049v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gluconobacter as Well as Asaia Species, Newly Emerging Opportunistic Human Pathogens among Acetic Acid Bacteria</w:t>
               </w:r>
@@ -2404,51 +2404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negativicoccus succinicivorans gen. nov., sp. nov., isolated from human clinical samples, emended description of the family Veillonellaceae and description of Negativicutes classis nov., Selenomonadales ord. nov, and Acidaminococcaceae fam. nov. in the bacterial phylum Firmicutes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,472 +2666,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonquetella anthropi gen. nov., sp. nov., the first member of the candidate phylum 'Synergistetes' isolated from man.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
+                <w:t xml:space="preserve">Ochrobactrum pseudintermedium sp. nov., a novel member of the family Brucellaceae, isolated from human clinical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Carlier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Bernard</w:t>
+                <w:t xml:space="preserve">Ghislaine Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 57 (Pt 12), pp.2743-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.65213-0⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 57 (5), pp.1007-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.64416-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257630v1</w:t>
+                <w:t xml:space="preserve">hal-04330095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidaminococcus intestini sp. nov., isolated from human clinical samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (Pt 10), pp.2314-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.64883-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochrobactrum pseudintermedium sp. nov., a novel member of the family Brucellaceae, isolated from human clinical samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+                <w:t xml:space="preserve">Jonquetella anthropi gen. nov., sp. nov., the first member of the candidate phylum 'Synergistetes' isolated from man.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Masnou</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Citron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Dusart</w:t>
+                <w:t xml:space="preserve">Kathryn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 57 (5), pp.1007-1013. </w:t>
+              <w:t xml:space="preserve">, 2007, 57 (Pt 12), pp.2743-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.64416-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.65213-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330095v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and phenotypic features for identification of the opportunistic pathogens Ochrobactrum spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3208,51 +3208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular identification of the first human isolate belonging to the Veillonella ratti–Veillonella criceti group based on 16S rDNA and dnaK gene sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3367,51 +3367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-field gel electrophoresis to study the diversity of whole-genome organization in the genusOchrobactrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3526,77 +3526,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55 (6), pp.2471-2478. </w:t>
@@ -3647,51 +3647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veillonella montpellierensis sp. nov., a novel, anaerobic, Gram-negative coccus isolated from human clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,51 +3781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génome des alpha-protéobactéries : complexité, réduction, diversité et fluidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3872,51 +3872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nimE Gene in a Metronidazole-Susceptible Veillonella sp. Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,467 +4000,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-chromosomal heterogeneity between the four 16S rRNA gene copies in the genus Veillonella: implications for phylogeny and taxonomy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species identification and molecular epidemiology of bacteria belonging to Ochrobactrum genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Carrière</w:t>
+                <w:t xml:space="preserve">E Jumas-Bilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.26132-0⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (1), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0369-8114(02)00361-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330149v1</w:t>
+                <w:t xml:space="preserve">hal-04330150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical 16S rRNA Gene Copies in Ochrobactrum intermedium Strains Reveal a Large Genomic Rearrangement by Recombination between rrn Copies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 185 (9), pp.2901-2909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.185.9.2901-2909.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species identification and molecular epidemiology of bacteria belonging to Ochrobactrum genus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-chromosomal heterogeneity between the four 16S rRNA gene copies in the genus Veillonella: implications for phylogeny and taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.L Jeannot</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0369-8114(02)00361-9⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 149 (6), pp.1493-1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.26132-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04330150v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of some Sporomusa sub-branch members isolated from human clinical specimens: description of Megasphaera micronuciformis sp. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,51 +4884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI eme Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5681,51 +5681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Vecina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Granolleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6135,51 +6135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33144150"/>
+    <w:nsid w:val="D17D558A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6366,51 +6366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9434-1452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076906019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216125012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359046292" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05425539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Attchelouwa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius D. Akissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude G.Z. Kouadjo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Kouakou-Kouam&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42770-025-01797-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anne-Julie A. N&#8217;zi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent K. N'Guessan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-023-03577-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ghislaine Abr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Amenan Kouakou-Kouam&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kouadio N&#8217;guessan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-022-01010-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kouame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7010042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Hazm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Ouadia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Chichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Mbaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jfr.v9n3p9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamdouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Meile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.01.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.02.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02195580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Hantova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2018.7.5.478-483" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nad&#232;ge Nganou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9NF0D5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sall&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00107-11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alauzet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Carlier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01003-09" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roudi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDVQ90GK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gouby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00767-10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jeannot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-267" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jean-Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.013102-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-7-r117" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Citron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65213-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64883-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dusart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64416-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Diego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Darbas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.46116-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Artigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.01.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJZMN21R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sim&#233;on de Buochberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200410323" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J73GS45M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330103v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63715-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02952-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w04-033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubreuil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.8.3207-3208.2004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carri&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26132-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramuz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2901-2909.2003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jumas-Bilak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marchandin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jean-Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Jeannot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0369-8114(02)00361-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PFB1QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02378-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04827345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B&#233;thune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vecina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granolleras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.060532" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9434-1452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076906019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216125012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359046292" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05425539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Attchelouwa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius D. Akissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude G.Z. Kouadjo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Kouakou-Kouam&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42770-025-01797-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anne-Julie A. N&#8217;zi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent K. N'Guessan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-023-03577-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ghislaine Abr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Amenan Kouakou-Kouam&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kouadio N&#8217;guessan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-022-01010-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kouame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7010042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Hazm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Ouadia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Chichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Mbaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jfr.v9n3p9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamdouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Meile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.01.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.02.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02195580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Hantova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2018.7.5.478-483" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nad&#232;ge Nganou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9NF0D5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sall&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00107-11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roudi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.12.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDVQ90GK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alauzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Carlier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01003-09" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gouby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00767-10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jeannot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-267" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jean-Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.013102-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-7-r117" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dusart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64416-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64883-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Citron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65213-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Diego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Darbas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.46116-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Artigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.01.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJZMN21R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sim&#233;on de Buochberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200410323" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J73GS45M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330103v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63715-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02952-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w04-033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubreuil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.8.3207-3208.2004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330150v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jumas-Bilak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marchandin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jean-Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Jeannot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0369-8114(02)00361-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PFB1QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramuz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2901-2909.2003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carri&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26132-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02378-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04827345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B&#233;thune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vecina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granolleras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.060532" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>