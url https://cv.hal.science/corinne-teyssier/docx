--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">216125012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=potndc8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000359046292</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -230,4335 +251,4335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in microbial communities during the spoilage of palm wine stored at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Attchelouwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius D. Akissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude G.Z. Kouadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Kouakou-Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56 (4), pp.2533-2547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42770-025-01797-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A retrospective multivariate case-control approach to investigate factors influencing the sanitary quality of raw milk cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Chiado Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bethune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (2), pp.100617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.afres.2024.100617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04816878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of mycotoxins and microbial communities in artisanal infant flours marketed in Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anne-Julie A. N’zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Kouakou-Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent K. N'Guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (5), pp.128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11274-023-03577-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of biogenic amines and their correlation with bacterial communities in the Ivorian traditional fermented fish adjuevan during the storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ghislaine Abré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Amenan Kouakou-Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kouadio N’guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Microbiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68 (2), pp.257-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12223-022-01010-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Starter Culture for Cocoa Fermentation by the Selection of Acetic Acid Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/fermentation7010042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Collective Expertise as a Tool to Reinforce Food Safety Management in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Eddine Hazm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Ouadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Chichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Samba Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (3), pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5539/jfr.v9n3p9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of turning, pod storage and fermentation time on microbial ecology and volatile composition of cocoa beans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hamdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagro Guehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 119, pp.477 - 491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The population structure of Ochrobactrum isolated from entomopathogenic nematodes indicates interactions with the symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Emboulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70, pp.131-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary PCR-TTGE analyses of bacterial communities associated with pollen from anemophilous trees: potential impacts on plants and human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaniya Hantova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hamdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (5), pp.478-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15414/jmbfs.2018.7.5.478-483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of post-harvest coffee processing methods by microbial ecology analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hamdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nadège Nganou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65, pp.112-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocus Sequence-Based Analysis Delineates a Clonal Population of Agrobacterium (Rhizobium) radiobacter (Agrobacterium tumefaciens) of Human Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 193 (10), pp.2608-2618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jb.00107-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny, diversity and host specialization in the phylum Synergistetes with emphasis on strains and clones of human origin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gluconobacter as Well as Asaia Species, Newly Emerging Opportunistic Human Pathogens among Acetic Acid Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Damay</w:t>
+                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Roudière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Teyssier</w:t>
+                <w:t xml:space="preserve">Anne Gouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Zorgniotti</w:t>
+                <w:t xml:space="preserve">Raphael Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 161 (2), pp.91-100. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (11), pp.3935-3942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2009.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00767-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04330049v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metronidazole Resistance in Prevotella spp. and Description of a New nim Gene in Prevotella baroniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeny, diversity and host specialization in the phylum Synergistetes with emphasis on strains and clones of human origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alauzet</w:t>
+                <w:t xml:space="preserve">Audrey Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mory</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Laurent Roudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hallage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J P Carlier</w:t>
+                <w:t xml:space="preserve">Isabelle Zorgniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (2), pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2009.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.01003-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04315840v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluconobacter as Well as Asaia Species, Newly Emerging Opportunistic Human Pathogens among Acetic Acid Bacteria</w:t>
+                <w:t xml:space="preserve">Metronidazole Resistance in Prevotella spp. and Description of a New nim Gene in Prevotella baroniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Alauzet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">C. Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Chiron</w:t>
+                <w:t xml:space="preserve">H. Hallage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00767-10⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (1), pp.60-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.01003-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315805v1</w:t>
+                <w:t xml:space="preserve">hal-04315840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocus sequence typing supports the hypothesis that Ochrobactrum anthropi displays a human-associated subpopulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (1), pp.267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2180-9-267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negativicoccus succinicivorans gen. nov., sp. nov., isolated from human clinical samples, emended description of the family Veillonellaceae and description of Negativicutes classis nov., Selenomonadales ord. nov, and Acidaminococcaceae fam. nov. in the bacterial phylum Firmicutes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (2), epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.013102-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochrobactrum pseudintermedium sp. nov., a novel member of the family Brucellaceae, isolated from human clinical samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Jonquetella anthropi gen. nov., sp. nov., the first member of the candidate phylum 'Synergistetes' isolated from man.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Dusart</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Citron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 57 (5), pp.1007-1013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.64416-0⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 57 (Pt 12), pp.2743-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.65213-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330095v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidaminococcus intestini sp. nov., isolated from human clinical samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (Pt 10), pp.2314-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.64883-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonquetella anthropi gen. nov., sp. nov., the first member of the candidate phylum 'Synergistetes' isolated from man.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Ochrobactrum pseudintermedium sp. nov., a novel member of the family Brucellaceae, isolated from human clinical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Bernard</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 57 (Pt 12), pp.2743-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.65213-0⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 57 (5), pp.1007-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.64416-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257630v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic features for identification of the opportunistic pathogens Ochrobactrum spp.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular identification of the first human isolate belonging to the Veillonella ratti–Veillonella criceti group based on 16S rDNA and dnaK gene sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Diego</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Darbas</w:t>
+                <w:t xml:space="preserve">Maxime Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.46116-0⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 156 (4), pp.603-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2005.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330115v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification of the first human isolate belonging to the Veillonella ratti–Veillonella criceti group based on 16S rDNA and dnaK gene sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Molecular and phenotypic features for identification of the opportunistic pathogens Ochrobactrum spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Artigues</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Darbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2005.01.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (10), pp.945-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.46116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04330108v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-field gel electrophoresis to study the diversity of whole-genome organization in the genusOchrobactrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (15), pp.2898-2907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elps.200410323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialister micraerophilus sp. nov. and Dialister propionicifaciens sp. nov., isolated from human clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55 (6), pp.2471-2478. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.63715-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veillonella montpellierensis sp. nov., a novel, anaerobic, Gram-negative coccus isolated from human clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (4), pp.1311-1316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.02952-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génome des alpha-protéobactéries : complexité, réduction, diversité et fluidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (6), pp.383-396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/w04-033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nimE Gene in a Metronidazole-Susceptible Veillonella sp. Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48, pp.3207-3208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.48.8.3207-3208.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species identification and molecular epidemiology of bacteria belonging to Ochrobactrum genus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Atypical 16S rRNA Gene Copies in Ochrobactrum intermedium Strains Reveal a Large Genomic Rearrangement by Recombination between rrn Copies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Jumas-Bilak</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Marchandin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Ramuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0369-8114(02)00361-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 185 (9), pp.2901-2909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.185.9.2901-2909.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04330150v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical 16S rRNA Gene Copies in Ochrobactrum intermedium Strains Reveal a Large Genomic Rearrangement by Recombination between rrn Copies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intra-chromosomal heterogeneity between the four 16S rRNA gene copies in the genus Veillonella: implications for phylogeny and taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Siméon de Buochberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.185.9.2901-2909.2003⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 149 (6), pp.1493-1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.26132-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330154v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-chromosomal heterogeneity between the four 16S rRNA gene copies in the genus Veillonella: implications for phylogeny and taxonomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Species identification and molecular epidemiology of bacteria belonging to Ochrobactrum genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jumas-Bilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Carrière</w:t>
+                <w:t xml:space="preserve">J.L Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 149 (6), pp.1493-1501. </w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (1), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.26132-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0369-8114(02)00361-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330149v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of some Sporomusa sub-branch members isolated from human clinical specimens: description of Megasphaera micronuciformis sp. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53 (2), pp.547-553. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.02378-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4568,400 +4589,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unités de plasticité dans le génome de Photorhabdus : des réarrangements chromosomiques à l’échelle du temps du laboratoire à l’évolution des espèces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Parc Chanot, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brucella est un ochrobactrum à génome réduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI eme Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4971,654 +4992,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and farm management risk factors in raw milk cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Chiadò Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bethune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Berlin, Germany. 86, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05151336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Bacterial Communities During the Artisanal Production of Uncooked Pressed Cheese From Raw Bovine Milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Chiadò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Béthune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Florence, Italy. , pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04827345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bacterial communities during bovine raw milk and artisanal uncooked pressed cheese production: Implications for dairy products safety and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Chiadò Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bethune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Farmhouse and Artisan Cheese &amp; Dairy Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grangeneuve, Switzerland. Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04416932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial communities associated with pollen from wind-pollinated trees analyzed by PCR-TTGE (Temporal Temperature Gel Electrophoresis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaniya Hantova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Hamdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gargadennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Symposium international AFERP – STOLON « Biodiversité et Substances Naturelles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France. Poster 19, p 57, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique comparative dans le genre Xenorhabdus : l'espèce X. Poinarii caractérisée par un pouvoir pathogène atténué et un génome de petite taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5628,156 +5649,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetobacter cibinongensis Bacteremia in Human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Vecina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Granolleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.784-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1305.060532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5787,287 +5808,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif au projet de décret relatif à la modification de la liste des techniques d’obtention d’organismes génétiquement modifiés ayant fait l’objet d’une utilisation traditionnelle et dont la sécurité pour la santé publique ou l’environnement est avérée depuis longtemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0163, Anses. 2025, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05173229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à l’élaboration de lignes directrices pour l’évaluation des risques environnementaux liés à la dissémination volontaire de médicaments à usage humain ou vétérinaire contenant des organismes génétiquement modifiés ou consistant en de tels organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Guillou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Vernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-AUTO-0167, Anses. 2024, 76 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04859577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6135,51 +6156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D17D558A"/>
+    <w:nsid w:val="1F606CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6366,51 +6387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9434-1452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076906019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216125012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359046292" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05425539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Attchelouwa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius D. Akissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude G.Z. Kouadjo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Kouakou-Kouam&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42770-025-01797-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anne-Julie A. N&#8217;zi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent K. N'Guessan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-023-03577-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ghislaine Abr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Amenan Kouakou-Kouam&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kouadio N&#8217;guessan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-022-01010-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kouame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7010042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Hazm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Ouadia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Chichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Mbaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jfr.v9n3p9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamdouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Meile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.01.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.02.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02195580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Hantova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2018.7.5.478-483" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nad&#232;ge Nganou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9NF0D5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sall&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00107-11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roudi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.12.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDVQ90GK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alauzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Carlier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01003-09" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gouby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00767-10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jeannot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-267" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jean-Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.013102-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-7-r117" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dusart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64416-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64883-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Citron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65213-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Diego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Darbas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.46116-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Artigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.01.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJZMN21R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sim&#233;on de Buochberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200410323" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J73GS45M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330103v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63715-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02952-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w04-033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubreuil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.8.3207-3208.2004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330150v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jumas-Bilak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marchandin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jean-Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Jeannot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0369-8114(02)00361-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PFB1QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramuz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2901-2909.2003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carri&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26132-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02378-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04827345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B&#233;thune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330085v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vecina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granolleras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.060532" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9434-1452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076906019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216125012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=potndc8AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359046292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05425539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Attchelouwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius D. Akissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude G.Z. Kouadjo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Kouakou-Kouam&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42770-025-01797-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anne-Julie A. N&#8217;zi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent K. N'Guessan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-023-03577-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ghislaine Abr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Amenan Kouakou-Kouam&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kouadio N&#8217;guessan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-022-01010-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kouame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7010042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Hazm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Ouadia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Chichi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Mbaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jfr.v9n3p9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hamdouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Meile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.01.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.02.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02195580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Hantova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2018.7.5.478-483" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nad&#232;ge Nganou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.01.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9NF0D5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sall&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00107-11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gouby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00767-10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roudi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDVQ90GK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04315840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alauzet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Carlier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01003-09" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jeannot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Campos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jean-Pierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.013102-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658565v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-7-r117" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Citron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65213-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257631v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64883-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330095v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dusart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64416-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Artigues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.01.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJZMN21R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Diego" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Darbas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.46116-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sim&#233;on de Buochberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200410323" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J73GS45M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63715-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02952-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w04-033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330129v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubreuil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.8.3207-3208.2004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramuz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2901-2909.2003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carri&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26132-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jumas-Bilak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marchandin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jean-Pierre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Jeannot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0369-8114(02)00361-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PFB1QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02378-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04827345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B&#233;thune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416932v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267107v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vecina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granolleras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.060532" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>