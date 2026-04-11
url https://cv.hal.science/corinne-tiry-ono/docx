--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -333,191 +333,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Feriel, La Ville piétonne. Une autre histoire urbaine du XXe siècle</w:t>
+                <w:t xml:space="preserve">Nadia Arab et Yoan Miot (dir.), La Ville inoccupée. Enjeux et défis des espaces urbains vacants, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.12530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/craup.13218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334733v1</w:t>
+                <w:t xml:space="preserve">hal-04292142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Arab et Yoan Miot (dir.), La Ville inoccupée. Enjeux et défis des espaces urbains vacants, 2020</w:t>
+                <w:t xml:space="preserve">Cédric Feriel, La Ville piétonne. Une autre histoire urbaine du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.13218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/craup.12530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292142v1</w:t>
+                <w:t xml:space="preserve">hal-04334733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokyo subways: a public-private tool to renovate the 21st century metropolis congested spaces</w:t>
               </w:r>
@@ -2191,183 +2191,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le Grand Tôkyô et son système urbanistique : l’invention d’une échelle métropolitaine, 1923-1939 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris. Regards croisés sur Paris et les métropoles, 1919-1944</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS/CHS, ENSA Paris-Belleville/IPRAUS, UPEC/CRHEC, Comité d’histoire de la Ville de Paris, 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/IGP.2014.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Japanese Spatial Culture from a Cross-Disciplinary Approach : JAPARCHI: From a Network to a Collaborative Tool for Innovative Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectural and Planning Cultures Across Regions --Digital Humanities Collaboration Towards Knowledge Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Information Resources of Area Studies, Kyoto University, Mar 2018, Kyoto, Japan. pp.18-23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14989/CIRASDP_81_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857710v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01811620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gares de Tokyo, entre local et global</w:t>
               </w:r>
@@ -2884,221 +2884,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’infrastructure minérale et végétale comme vecteur d’aménagement. La métropole de Tôkyô lors des reconstructions après 1923 et 1945 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas Fiévé, Yola Gloaguen, Benoît Jacquet (dir.), Mutations paysagères de l’espace habité au Japon. De la maison au territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 241-271, 2020, Bibliothèque de l’institut des hautes études japonaises</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Architectural education at university level in Japan, before and after 1968. From the crucible of the University of Tokyo to a multiplicity of experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Abe-Kudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Debarre, Caroline Maniaque, Eléonore Marantz, Jean-Louis Violeau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture 68. Panorama international des renouveaux pédagogiques / International Panorama of the Renewal of Education. Architecture 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MetisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-102, 2020, Coll. vuesDensemble, 978-2-94-0563-64-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37866/0563-64-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetisPresses</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02912484v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02936973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet comme critique et objet de recherche</w:t>
               </w:r>
@@ -4665,271 +4665,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inventer les futurs de la métropole lilloise : échelles, modèles et scénarios. Une métropole transfrontalière en projet(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Louguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AGE-2007-LOU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Ministère de l'écologie, du développement et de l'aménagement durables; Plan Urbanisme, Construction et Architecture (PUCA); Ecole Nationale Supérieure d'Architecture et de Paysage de Lille; Laboratoire d’architecture conception territoire histoire (LACTH). 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inventer les futurs de la métropole lilloise : échelles, modèles et scénarios : Une métropole transfrontalière en projet(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Louguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LACTH (ENSAP de Lille). 2008, 200p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676270v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-01816053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier de références Mobilité et projet</w:t>
               </w:r>
@@ -5994,268 +5994,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Session 3 Figures du plan : La ceinture verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grand Paris – Grand Tokyo La métropole par les parcs - Discussion-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Flegeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+                <w:t xml:space="preserve">hal-04777121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Paris – Grand Tokyo: La métropole par les parcs. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Wieser Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...72 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...96 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6565,51 +6565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12530" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/TR2009-048003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.824" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/CIRASDP_81_18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2014.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infolio.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.open.tudelft.nl/home/catalog/book/137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/la-nouvelle-nature-des-gares/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslacommune.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Abe-Kudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metispresses.ch/en/architecture-68-numerique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37866/0563-64-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/publications-des-instituts/Institut-des-hautes-etudes-japonaises.htm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/13_cnrs-editions-alpha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picard.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelamateur.fr/collections/actualites" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wathier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grosjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bridoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grillet-Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04293257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EPHE4007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rjd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35439" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brosseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vermandel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13218" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/TR2009-048003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.824" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2014.0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/CIRASDP_81_18" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infolio.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.open.tudelft.nl/home/catalog/book/137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/la-nouvelle-nature-des-gares/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslacommune.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/publications-des-instituts/Institut-des-hautes-etudes-japonaises.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Abe-Kudo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metispresses.ch/en/architecture-68-numerique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37866/0563-64-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/13_cnrs-editions-alpha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picard.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelamateur.fr/collections/actualites" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wathier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bridoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grosjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grillet-Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04293257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EPHE4007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rjd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35439" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brosseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vermandel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>