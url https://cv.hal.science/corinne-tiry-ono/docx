--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -173,351 +173,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le « Tokyo parallèle » des architectes japonais contemporains ou la fabrique figurée du futur de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le Japon et ses doubles. Les territoires japonais et leur aménagement à travers les arts et la littérature, 61, pp.29-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1313j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohsen Mostafavi, Modern Architecture in Japan. Manfredo Tafuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.13986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Arab et Yoan Miot (dir.), La Ville inoccupée. Enjeux et défis des espaces urbains vacants, 2020</w:t>
+                <w:t xml:space="preserve">Cédric Feriel, La Ville piétonne. Une autre histoire urbaine du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.13218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/craup.12530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292142v1</w:t>
+                <w:t xml:space="preserve">hal-04334733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Feriel, La Ville piétonne. Une autre histoire urbaine du XXe siècle</w:t>
+                <w:t xml:space="preserve">Nadia Arab et Yoan Miot (dir.), La Ville inoccupée. Enjeux et défis des espaces urbains vacants, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.12530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/craup.13218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334733v1</w:t>
+                <w:t xml:space="preserve">hal-04292142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokyo subways: a public-private tool to renovate the 21st century metropolis congested spaces</w:t>
               </w:r>
@@ -1624,191 +1624,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between city and countryside: TGV Méditerranée stations paying a tribute to nature</w:t>
+                <w:t xml:space="preserve">Stations help define urban image - Kyoto and Lille Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Railway &amp; Transport Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 28, pp. 29-31</w:t>
+              <w:t xml:space="preserve">, 2001, 28, pp. 18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294930v1</w:t>
+                <w:t xml:space="preserve">hal-04294911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stations help define urban image - Kyoto and Lille Europe</w:t>
+                <w:t xml:space="preserve">Between city and countryside: TGV Méditerranée stations paying a tribute to nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Railway &amp; Transport Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 28, pp. 18-21</w:t>
+              <w:t xml:space="preserve">, 2001, 28, pp. 29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294911v1</w:t>
+                <w:t xml:space="preserve">hal-04294930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Lille-Flandres to Lille-Europe — The Evolution of a Railway Station</w:t>
               </w:r>
@@ -2191,183 +2191,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Japanese Spatial Culture from a Cross-Disciplinary Approach : JAPARCHI: From a Network to a Collaborative Tool for Innovative Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectural and Planning Cultures Across Regions --Digital Humanities Collaboration Towards Knowledge Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Information Resources of Area Studies, Kyoto University, Mar 2018, Kyoto, Japan. pp.18-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14989/CIRASDP_81_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le Grand Tôkyô et son système urbanistique : l’invention d’une échelle métropolitaine, 1923-1939 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris. Regards croisés sur Paris et les métropoles, 1919-1944</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS/CHS, ENSA Paris-Belleville/IPRAUS, UPEC/CRHEC, Comité d’histoire de la Ville de Paris, 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/IGP.2014.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811620v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01857710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gares de Tokyo, entre local et global</w:t>
               </w:r>
@@ -2884,221 +2884,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Architectural education at university level in Japan, before and after 1968. From the crucible of the University of Tokyo to a multiplicity of experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Abe-Kudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Debarre, Caroline Maniaque, Eléonore Marantz, Jean-Louis Violeau (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture 68. Panorama international des renouveaux pédagogiques / International Panorama of the Renewal of Education. Architecture 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MetisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-102, 2020, Coll. vuesDensemble, 978-2-94-0563-64-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37866/0563-64-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’infrastructure minérale et végétale comme vecteur d’aménagement. La métropole de Tôkyô lors des reconstructions après 1923 et 1945 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Fiévé, Yola Gloaguen, Benoît Jacquet (dir.), Mutations paysagères de l’espace habité au Japon. De la maison au territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collège de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 241-271, 2020, Bibliothèque de l’institut des hautes études japonaises</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936973v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02912484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet comme critique et objet de recherche</w:t>
               </w:r>
@@ -3603,394 +3603,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les flux de communication au cours de la période contemporaine (Kyoto)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas Fiévé (dir.), Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de son paysage urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 329-335, 2008, 978-2-85917-486-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations de l'axe Kyoto-Osaka durant la période contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas Fiévé (dir.), Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de son paysage urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 323-328, 2008, 978-2-85917-486-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mobilité en projet au sein de la conurbation Kyoto-Osaka-Kobe. Grands équipements de transport et polarisation du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brigitte Lestrade (dir.), Cultures croisées Japon-France. Un regard sur les défis actuels de notre société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 173-192, 2008, 978-2-296-04936-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les flux de communication au cours de la période contemporaine (Kyoto)</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transports urbains et péri-urbains contemporains (Kyoto)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Fiévé (dir.), Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de son paysage urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...197 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 316-321, 2008, 978-2-85917-486-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6565,51 +6565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13218" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/TR2009-048003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.824" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2014.0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/CIRASDP_81_18" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infolio.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.open.tudelft.nl/home/catalog/book/137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/la-nouvelle-nature-des-gares/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslacommune.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/publications-des-instituts/Institut-des-hautes-etudes-japonaises.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Abe-Kudo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metispresses.ch/en/architecture-68-numerique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37866/0563-64-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/13_cnrs-editions-alpha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picard.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelamateur.fr/collections/actualites" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wathier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bridoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grosjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grillet-Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04293257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EPHE4007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rjd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35439" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brosseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vermandel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875686v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313j" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13986" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12530" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/TR2009-048003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.824" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/CIRASDP_81_18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2014.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infolio.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.open.tudelft.nl/home/catalog/book/137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/la-nouvelle-nature-des-gares/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslacommune.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Abe-Kudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metispresses.ch/en/architecture-68-numerique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37866/0563-64-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/publications-des-instituts/Institut-des-hautes-etudes-japonaises.htm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/13_cnrs-editions-alpha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picard.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelamateur.fr/collections/actualites" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wathier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bridoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grosjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grillet-Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04293257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EPHE4007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rjd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35439" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brosseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vermandel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>