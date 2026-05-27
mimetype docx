--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -1624,191 +1624,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stations help define urban image - Kyoto and Lille Europe</w:t>
+                <w:t xml:space="preserve">Between city and countryside: TGV Méditerranée stations paying a tribute to nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Railway &amp; Transport Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 28, pp. 18-21</w:t>
+              <w:t xml:space="preserve">, 2001, 28, pp. 29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294911v1</w:t>
+                <w:t xml:space="preserve">hal-04294930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between city and countryside: TGV Méditerranée stations paying a tribute to nature</w:t>
+                <w:t xml:space="preserve">Stations help define urban image - Kyoto and Lille Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Railway &amp; Transport Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 28, pp. 29-31</w:t>
+              <w:t xml:space="preserve">, 2001, 28, pp. 18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294930v1</w:t>
+                <w:t xml:space="preserve">hal-04294911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Lille-Flandres to Lille-Europe — The Evolution of a Railway Station</w:t>
               </w:r>
@@ -3603,142 +3603,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mobilité en projet au sein de la conurbation Kyoto-Osaka-Kobe. Grands équipements de transport et polarisation du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brigitte Lestrade (dir.), Cultures croisées Japon-France. Un regard sur les défis actuels de notre société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 173-192, 2008, 978-2-296-04936-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les flux de communication au cours de la période contemporaine (Kyoto)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Fiévé (dir.), Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de son paysage urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 329-335, 2008, 978-2-85917-486-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de l'axe Kyoto-Osaka durant la période contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3748,179 +3847,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Fiévé (dir.), Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de son paysage urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 323-328, 2008, 978-2-85917-486-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331337v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04294380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports urbains et péri-urbains contemporains (Kyoto)</w:t>
               </w:r>
@@ -3946,51 +3946,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Fiévé (dir.), Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de son paysage urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'UNESCO et de l'Amateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 316-321, 2008, 978-2-85917-486-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5994,268 +5994,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grand Paris – Grand Tokyo La métropole par les parcs - Discussion-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Flegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Session 3 Figures du plan : La ceinture verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2022.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Paris – Grand Tokyo: La métropole par les parcs. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Wieser Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6565,51 +6565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875686v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313j" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13986" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12530" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/TR2009-048003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.824" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/CIRASDP_81_18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2014.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infolio.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.open.tudelft.nl/home/catalog/book/137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/la-nouvelle-nature-des-gares/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslacommune.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Abe-Kudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metispresses.ch/en/architecture-68-numerique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37866/0563-64-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/publications-des-instituts/Institut-des-hautes-etudes-japonaises.htm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/13_cnrs-editions-alpha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picard.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelamateur.fr/collections/actualites" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wathier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bridoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grosjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grillet-Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04293257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EPHE4007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rjd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35439" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brosseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vermandel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875686v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313j" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13986" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12530" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/TR2009-048003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.824" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/CIRASDP_81_18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2014.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infolio.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.open.tudelft.nl/home/catalog/book/137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/la-nouvelle-nature-des-gares/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslacommune.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Abe-Kudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metispresses.ch/en/architecture-68-numerique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37866/0563-64-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/publications-des-instituts/Institut-des-hautes-etudes-japonaises.htm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/13_cnrs-editions-alpha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picard.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelamateur.fr/collections/actualites" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wathier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bridoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grosjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grillet-Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04293257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EPHE4007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mercuriali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rjd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.35439" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brosseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vermandel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>