--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -828,981 +828,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf microbiome data for European cultivated grapevine (Vitis vinifera L.) during downy mildew (Plasmopara viticola) epidemics in three wine-producing regions in France</w:t>
+                <w:t xml:space="preserve">Leaf microbiome data for European beech (Fagus sylvatica) at the leaf and canopy scales collected in a gallery forest in South-West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+                <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Faivre d'Arcier</w:t>
+                <w:t xml:space="preserve">Regis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Massot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers™</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.477-483. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-11-22-0138-A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-023-01181-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059014v1</w:t>
+                <w:t xml:space="preserve">hal-04058993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the vertical distribution of the phyllosphere differ between microbial groups and the epi- and endosphere</w:t>
+                <w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidy Schimann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Coste</w:t>
+                <w:t xml:space="preserve">Dinïa Cartry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne Louisanna</w:t>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Fort</w:t>
+                <w:t xml:space="preserve">Sebastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytobiomes Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (3), pp.312-323. </w:t>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.244-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-02-23-0013-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071067v1</w:t>
+                <w:t xml:space="preserve">hal-03689880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t>
+                <w:t xml:space="preserve">Determinants of the vertical distribution of the phyllosphere differ between microbial groups and the epi- and endosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cambon</w:t>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinïa Cartry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ziegler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Levionnois</w:t>
+                <w:t xml:space="preserve">Elianne Louisanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytobiomes Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (2), pp.244-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7 (3), pp.312-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-02-23-0013-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689880v1</w:t>
+                <w:t xml:space="preserve">hal-04071067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic next⁃generation sequencing (mNGS) data reveals the phyllosphere microbiome of wheat plants infected by the fungal pathogen Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faivre d'Arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytobiomes Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (2), pp.281-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PBIOMES-02-22-0008-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf microbiome data for European beech (Fagus sylvatica) at the leaf and canopy scales collected in a gallery forest in South-West France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+                <w:t xml:space="preserve">Leaf microbiome data for European cultivated grapevine (Vitis vinifera L.) during downy mildew (Plasmopara viticola) epidemics in three wine-producing regions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Faivre d'Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">PhytoFrontiers™</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.477-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-023-01181-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-11-22-0138-A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058993v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
+                <w:t xml:space="preserve">Fungal Metabarcoding Data for Two Grapevine Varieties (Regent and &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; ‘Cabernet-Sauvignon’) Inoculated with Powdery Mildew (&amp;lt;i&amp;gt;Erysiphe necator&amp;lt;/i&amp;gt;) Under Drought Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+                <w:t xml:space="preserve">Tania Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Faivre d'Arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.358 - 367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/pbiomes-06-22-0037-a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858395v1</w:t>
+                <w:t xml:space="preserve">hal-04059021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Metabarcoding Data for Two Grapevine Varieties (Regent and &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; ‘Cabernet-Sauvignon’) Inoculated with Powdery Mildew (&amp;lt;i&amp;gt;Erysiphe necator&amp;lt;/i&amp;gt;) Under Drought Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Francioni</w:t>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Faivre d'Arcier</w:t>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (4), pp.358 - 367. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/pbiomes-06-22-0037-a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059021v1</w:t>
+                <w:t xml:space="preserve">hal-03858395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate warming dominates over plant genotype in shaping the seasonal trajectory of foliar fungal communities on oak</w:t>
               </w:r>
@@ -1916,563 +1916,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects shape the seed mycobiome in Quercus petraea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso‐bergada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Caignard</w:t>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140262v1</w:t>
+                <w:t xml:space="preserve">hal-03049733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant endosphere world – bacterial life within plants</w:t>
+                <w:t xml:space="preserve">Leaf‐associated fungal and viral communities of wild plant populations differ between cultivated and natural ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Compant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Vacher</w:t>
+                <w:t xml:space="preserve">Yuxin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Mitter</w:t>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Samad</w:t>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15240⟩</w:t>
+              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pei3.10043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158296v1</w:t>
+                <w:t xml:space="preserve">hal-03182663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Maternal effects shape the seed mycobiome in Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+                <w:t xml:space="preserve">Amy Zanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deliere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049733v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf‐associated fungal and viral communities of wild plant populations differ between cultivated and natural ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The plant endosphere world – bacterial life within plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Marais</w:t>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+                <w:t xml:space="preserve">Birgit Mitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Abdul Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.87-99. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pei3.10043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182663v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t>
               </w:r>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Forestry Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (2), pp.81-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,51 +2855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics matters: The accuracy of plant and soil fungal community data is highly dependent on the metabarcoding pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,295 +2983,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects and environmental filtering shape seed fungal communities in oak trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison and validation of Oomycetes metabarcoding primers for Phytophthora high throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy E. Zanne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Caignard</w:t>
+                <w:t xml:space="preserve">Jean Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/691121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101 (3), pp.743-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42161-019-00276-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624819v1</w:t>
+                <w:t xml:space="preserve">hal-02618173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and validation of Oomycetes metabarcoding primers for Phytophthora high throughput sequencing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">Maternal effects and environmental filtering shape seed fungal communities in oak trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Marçais</w:t>
+                <w:t xml:space="preserve">Amy E. Zanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 101 (3), pp.743-748. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42161-019-00276-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/691121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618173v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t>
               </w:r>
@@ -3404,51 +3404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring for the 21st Century: Integrating Next-Generation Sequencing Into Ecological Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3525,51 +3525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-generation global biomonitoring: large-scale, automated reconstruction of ecological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,602 +3925,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosphere fungal communities differentiate more thoroughly than bacterial communities along an elevation gradient</w:t>
+                <w:t xml:space="preserve">An evolutionary ecology perspective to address forest pathology challenges of today and tomorrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cordier</w:t>
+                <w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaime Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine J. Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-016-0742-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.45-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0487-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635469v1</w:t>
+                <w:t xml:space="preserve">hal-01318717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen erysiphe alphitoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+                <w:t xml:space="preserve">Boris Jakuschkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Schwaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (4), pp.870-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-016-0777-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533924v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen erysiphe alphitoides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phyllosphere fungal communities differentiate more thoroughly than bacterial communities along an elevation gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fort</w:t>
+                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Robin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 72 (4), pp.870-880. </w:t>
+              <w:t xml:space="preserve">, 2016, 72 (1), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-016-0777-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-016-0742-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533883v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary ecology perspective to address forest pathology challenges of today and tomorrow</w:t>
+                <w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Aguayo</w:t>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dutech</w:t>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine J. Hayden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Husson</w:t>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (1), pp.45-67. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0487-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318717v1</w:t>
+                <w:t xml:space="preserve">hal-01533924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foliar fungal communities strongly differ between habitat patches in a landscape mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4567,51 +4567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phyllosphere: microbial jungle at the plant–climate interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4619,51 +4619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel J. Porté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Annual Review of Ecology, Evolution, and Systematics, 47, pp.1-24. </w:t>
@@ -4835,51 +4835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena M. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4937,291 +4937,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf and root-associated fungal assemblages do not follow similar elevational diversity patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of plant phylogenetic diversity on herbivory depend on herbivore specialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coince</w:t>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cordier</w:t>
+                <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lengellé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Koricheva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100668⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (1), pp.134-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143027v1</w:t>
+                <w:t xml:space="preserve">hal-02634322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plant phylogenetic diversity on herbivory depend on herbivore specialization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Leaf and root-associated fungal assemblages do not follow similar elevational diversity patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jactel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
+                <w:t xml:space="preserve">T. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
+                <w:t xml:space="preserve">J. Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Koricheva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (1), pp.134-141. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634322v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of structurally homogeneous subsets in graphs</w:t>
               </w:r>
@@ -5305,446 +5305,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t>
+                <w:t xml:space="preserve">Putting the biological species concept to the test: using mating networks to delimit species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t>
+                <w:t xml:space="preserve">Lelia L. Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoist Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Delmotte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remy Petit Petit R.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643623v1</w:t>
+                <w:t xml:space="preserve">hal-01001112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting the biological species concept to the test: using mating networks to delimit species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Petit Petit R.J.</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068267⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001112v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000430v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of phyllosphere fungal assemblages: genetic distance predominates over geographic distance in a European beech stand (Fagus syluatica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5752,51 +5752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (5), pp.509-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5830,51 +5830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The composition of phyllosphere fungal assemblages of European beech (Fagus sylvatica) varies significantly along an elevation gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6098,51 +6098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of interspecific hybridization between crops and weedy relatives on the evolution of flowering time in weedy phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya M. Kossler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6331,103 +6331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (4), pp.375-390. </w:t>
@@ -6698,51 +6698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of parasitic fungal species richness: influence of climate versus host species diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6828,51 +6828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture of an antagonistic tree/fungus network : the asymmetric influence of past evolutionary history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6932,103 +6932,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t>
@@ -7079,51 +7079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fees or refuges: which is better for the sustainable management of insect resistance to transgenic Bt corn?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7200,51 +7200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoid, attack or do both? Behavioral and physiological adaptations in natural enemies faced with novel hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam P. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7317,51 +7317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High dose refuge strategies and genetically modified crops – reply to Tabashnik et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7447,51 +7447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spatial configuration of refuges for a sustainable control of pests: a case study of Bt cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7556,51 +7556,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7672,51 +7672,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
+                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
@@ -7730,118 +7730,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193281v1</w:t>
+                <w:t xml:space="preserve">hal-05108055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
+                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
@@ -7876,198 +7876,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290878v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300289v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
@@ -8105,51 +8105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
@@ -8172,51 +8172,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t>
+                <w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
@@ -8251,323 +8251,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Online, France</w:t>
+              <w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290797v1</w:t>
+                <w:t xml:space="preserve">hal-05290878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Audureau</w:t>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
+              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108055v1</w:t>
+                <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
+                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069786v1</w:t>
+                <w:t xml:space="preserve">hal-05193281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau scénario d'interactions pathogène-microbiote pour l'oomycète Plasmopara viticola</w:t>
               </w:r>
@@ -8713,51 +8713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8793,1794 +8793,1962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GetUp - Gérer le microbiote pour protéger la vigne contre le mildiou</w:t>
+                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de l'IRHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297931v1</w:t>
+                <w:t xml:space="preserve">hal-05069786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet GetUp - Gérer le microbiote pour protéger la vigne contre le mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaires de l'IRHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290767v1</w:t>
+                <w:t xml:space="preserve">hal-05297931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+                <w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine C Cambon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303323v1</w:t>
+                <w:t xml:space="preserve">hal-05290767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
+              <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298248v1</w:t>
+                <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297879v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions for the oomycete Plasmopara viticola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering microbial interactions protecting grapevine against downy mildew: Integrating field studies and synthetic community approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3GP3 2024 - Réunion plénière du réseau "Ecologie, Evolution, Epidémiologie et Génétique des Populations des microorganismes Pathogènes de Plantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">miCROPe 2024 - International Symposium on Microbe-assisted crop production: opprtunities, challenges and needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304084v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pere Mestre</w:t>
+                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732866v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296406v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mercier</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300156v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions for the oomycete Plasmopara viticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">E3GP3 2024 - Réunion plénière du réseau "Ecologie, Evolution, Epidémiologie et Génétique des Populations des microorganismes Pathogènes de Plantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296438v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296422v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering ecological interactions between grapevine leaf microbiome and pathogens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Phytobiomes Research for Plant Health” workshop – ICPP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071549v1</w:t>
+                <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi l’étude du microbiote peut apporter des protections à la plante?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition des Rencontres du Clos-Vougeot, "La biodiversité dans la vigne et en cave : ressource et outil de l'agroécologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire internationale "Culture et Traditions du Vin" de l'Université de Bourgogne", Oct 2023, Vougeot, France</w:t>
+              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071948v1</w:t>
+                <w:t xml:space="preserve">hal-05296438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser, modéliser et piloter le microbiote pour renforcer la santé de la vigne</w:t>
+                <w:t xml:space="preserve">Identifier des consortiums microbiens qui interfèrent avec les agents pathogènes de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échange et de partage chercheurs-professionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Moët-Hennessy, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée "Quels leviers pour une agriculture sans pesticides ?" – Résultats à mi-parcours du Programme Prioritaire de Recherche « Cultiver et Protéger Autrement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300110v1</w:t>
+                <w:t xml:space="preserve">hal-05297768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi l'étude du microbiote peut apporter des protections à la plante?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards microbiota-based disease management of downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme M Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème séminaire du Plan Mildiou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Interprofessionnel du Vin de Bordeaux (CIVB), Dec 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Mid-term general meeting of the VITAE project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR ‘Growing and Protecting crops Differently’, Apr 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071962v1</w:t>
+                <w:t xml:space="preserve">hal-05298256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial bioindicators of agronomic variables of interest in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MH Knowledge Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Moët Hennessy, Apr 2023, Epernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles de préparation des échantillons avant séquençage du microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10596,2403 +10764,2403 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion d'échange chercheurs-professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Château Cheval Blanc, Apr 2023, Saint Emilion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards microbiota-based disease management of downy mildew</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En quoi l’étude du microbiote peut apporter des protections à la plante?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-term general meeting of the VITAE project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR ‘Growing and Protecting crops Differently’, Apr 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">17ème édition des Rencontres du Clos-Vougeot, "La biodiversité dans la vigne et en cave : ressource et outil de l'agroécologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire internationale "Culture et Traditions du Vin" de l'Université de Bourgogne", Oct 2023, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298256v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering ecological interactions between grapevine leaf microbiome and pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
+              <w:t xml:space="preserve">"Phytobiomes Research for Plant Health” workshop – ICPP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180612v2</w:t>
+                <w:t xml:space="preserve">hal-05071549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser, modéliser et piloter le microbiote pour renforcer la santé de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'échange et de partage chercheurs-professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moët-Hennessy, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300264v1</w:t>
+                <w:t xml:space="preserve">hal-05300110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En quoi l'étude du microbiote peut apporter des protections à la plante?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2ème séminaire du Plan Mildiou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Interprofessionnel du Vin de Bordeaux (CIVB), Dec 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296473v1</w:t>
+                <w:t xml:space="preserve">hal-05071962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-informed design of resilient microbial consortia with a biocontrol activity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du Consortium Biocontrôle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297882v1</w:t>
+                <w:t xml:space="preserve">hal-05300264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paola Fournier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
+              <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297877v1</w:t>
+                <w:t xml:space="preserve">hal-04180612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le microbiote pour identifier de nouveaux agents de biocontrôle des maladies de la vigne</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR Cultiver et Protéger Autrement, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t>
+              <w:t xml:space="preserve">INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230751v1</w:t>
+                <w:t xml:space="preserve">hal-05296473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial interactions between grapevine pathogens and the leaf microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montpellier Vine &amp; Wine Sciences International Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071554v1</w:t>
+                <w:t xml:space="preserve">hal-05297877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le microbiote pour identifier de nouveaux agents de bio-contrôle des maladies de la vigne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Network-informed design of resilient microbial consortia with a biocontrol activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres chercheurs professionnels Sortir des pesticides en viticulture. INRAE, Cultiver Protéger Autrement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Beaune, Bordeaux, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du Consortium Biocontrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717294v1</w:t>
+                <w:t xml:space="preserve">hal-05297882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning of microbial interactions using abductive ILP and hypothesis frequency/compression estimation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial interactions between grapevine pathogens and the leaf microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Inductive Logic Programming (ILP) held as part of the 1st International Joint Conference on Learning and Reasoning (IJCLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Montpellier Vine &amp; Wine Sciences International Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692876v1</w:t>
+                <w:t xml:space="preserve">hal-05071554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects shape seed mycobiota in a foundation tree species (Quercus petraea)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser le microbiote pour identifier de nouveaux agents de biocontrôle des maladies de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFR QuaSav</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, NA, France</w:t>
+              <w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR Cultiver et Protéger Autrement, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154443v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of landscape structure and cropping system on microbial diversity and microbial interactions in vineyards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser le microbiote pour identifier de nouveaux agents de bio-contrôle des maladies de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fort</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Pôle de Protection des Plantes (CIRAD 3P)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, St-Pierre de la Réunion, France</w:t>
+              <w:t xml:space="preserve">Rencontres chercheurs professionnels Sortir des pesticides en viticulture. INRAE, Cultiver Protéger Autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Beaune, Bordeaux, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787591v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEM Days - The phyllosphere is a microbial jungle at the plant–climate interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning of microbial interactions using abductive ILP and hypothesis frequency/compression estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizera Tamaddoni-Nezhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen H. Muggleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nika Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Métaprogramme MEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">30th International Conference on Inductive Logic Programming (ILP) held as part of the 1st International Joint Conference on Learning and Reasoning (IJCLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603163v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial associations and interactions at the plant-climate interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal effects shape seed mycobiota in a foundation tree species (Quercus petraea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Zanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Réseaux, Invasions et Emergences", CBGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFR QuaSav</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605337v1</w:t>
+                <w:t xml:space="preserve">hal-02154443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phyllosphere: microbial jungle at the plant–climate interface</w:t>
+                <w:t xml:space="preserve">Influence of landscape structure and cropping system on microbial diversity and microbial interactions in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eawag Spring Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Kastanienbaum, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire Pôle de Protection des Plantes (CIRAD 3P)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, St-Pierre de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605336v1</w:t>
+                <w:t xml:space="preserve">hal-02787591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial metacommunity: a METABAR coding approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MEM Days - The phyllosphere is a microbial jungle at the plant–climate interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+              <w:t xml:space="preserve">Journées du Métaprogramme MEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607836v1</w:t>
+                <w:t xml:space="preserve">hal-01603163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytophthora community structure in soils and litters from three neo-tropical forest sites through three different methodological approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schimann Heidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Meeting of IUFRO Working Party, Phytophthora in Forests and Natural Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Sapa, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table Ronde &amp;quot;Phytobiome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Microbial metacommunity: a METABAR coding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604243v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre les réseaux microbiens à partir de données NGS: potentiel d'utilisation en lutte biologique</w:t>
+                <w:t xml:space="preserve">Microbial associations and interactions at the plant-climate interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Consortium Biocontrôle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "Réseaux, Invasions et Emergences", CBGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603191v1</w:t>
+                <w:t xml:space="preserve">hal-01605337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phytobiome: concept et potentiel d'utilisation en amélioration des plantes</w:t>
+                <w:t xml:space="preserve">The phyllosphere: microbial jungle at the plant–climate interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil scientifique du Département BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Eawag Spring Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Kastanienbaum, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605029v1</w:t>
+                <w:t xml:space="preserve">hal-01605336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering microbial interactions in the phyllosphere</w:t>
+                <w:t xml:space="preserve">Table Ronde &amp;quot;Phytobiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail "Modélisation" du métaprogramme MEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NA, France</w:t>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604056v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering microbial interactions in the phyllosphere</w:t>
+                <w:t xml:space="preserve">Apprendre les réseaux microbiens à partir de données NGS: potentiel d'utilisation en lutte biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de l'UMR Biogeco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Réunion du Consortium Biocontrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604053v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation des effets du changement climatique sur la biodiversité et les services écosystémiques des forêts d'Aquitaine</w:t>
+                <w:t xml:space="preserve">Le phytobiome: concept et potentiel d'utilisation en amélioration des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Pôle de Compétitivité XyloFutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conseil scientifique du Département BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608189v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning microbial interaction networks from NGS data</w:t>
+                <w:t xml:space="preserve">Deciphering microbial interactions in the phyllosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheur Métaprogramme Métaomique des Ecosystèmes Microbiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail "Modélisation" du métaprogramme MEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604055v1</w:t>
+                <w:t xml:space="preserve">hal-01604056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les couplages forêt-atmosphère-rivière pour prédire la durabilité des forêts-galeries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre avec les Gestionnaires de la Vallée du Ciron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bernos-Beaulac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13011,674 +13179,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t>
+                <w:t xml:space="preserve">Deciphering microbial interactions in the phyllosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaires de l'UMR Biogeco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607740v1</w:t>
+                <w:t xml:space="preserve">hal-01604053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring microbial networks: current challenges</w:t>
+                <w:t xml:space="preserve">Learning microbial interaction networks from NGS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Réseaux Trophiques 2 (ART2) - Reconciling social, economic and ecological complexity in agro-ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole-chercheur Métaprogramme Métaomique des Ecosystèmes Microbiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603774v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar microbial communities: from patterns to functions</w:t>
+                <w:t xml:space="preserve">Atténuation des effets du changement climatique sur la biodiversité et les services écosystémiques des forêts d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de l'UMR ISPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Réunion du Pôle de Compétitivité XyloFutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602114v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host species dominates over landscape structure in shaping foliar fungal communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring microbial networks: current challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">Atelier Réseaux Trophiques 2 (ART2) - Reconciling social, economic and ecological complexity in agro-ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603775v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering methods differ in their ability to detect patterns in ecological networks</w:t>
+                <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jakuschkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ouadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604066v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network science in ecology</w:t>
+                <w:t xml:space="preserve">Foliar microbial communities: from patterns to functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de l'UMR Mathématiques et Informatique Appliquées, AgroParisTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaires de l'UMR ISPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604076v1</w:t>
+                <w:t xml:space="preserve">hal-01602114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating microbial networks in the phyllosphere using high-throughput sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host species dominates over landscape structure in shaping foliar fungal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation "Traitement des données issues des nouvelles techniques de séquençage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602087v1</w:t>
+                <w:t xml:space="preserve">hal-01603775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QIIME Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation "Traitement des données issues des nouvelles techniques de séquençage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13697,752 +13839,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phyllosphère des arbres forestiers: un habitat peu exploré mais très peuplé!</w:t>
+                <w:t xml:space="preserve">Investigating microbial networks in the phyllosphere using high-throughput sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de l'UMR Biogeco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Formation "Traitement des données issues des nouvelles techniques de séquençage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601291v1</w:t>
+                <w:t xml:space="preserve">hal-01602087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phyllosphère des arbres forestiers: un habitat peu exploré mais très peuplé!</w:t>
+                <w:t xml:space="preserve">Clustering methods differ in their ability to detect patterns in ecological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoist Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Think Tank MétaProgramme MEM INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601290v1</w:t>
+                <w:t xml:space="preserve">hal-01604066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phyllosphère des arbres forestiers: un habitat peu exploré mais très peuplé!</w:t>
+                <w:t xml:space="preserve">Network science in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AIP Bioressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaires de l'UMR Mathématiques et Informatique Appliquées, AgroParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603733v1</w:t>
+                <w:t xml:space="preserve">hal-01604076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phyllosphère des arbres forestiers: un habitat peu exploré mais très peuplé!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabreguettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de l'UMR EDB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire AIP Bioressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601292v1</w:t>
+                <w:t xml:space="preserve">hal-01603733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating networks to delimit species according to the biological species concept</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La phyllosphère des arbres forestiers: un habitat peu exploré mais très peuplé!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Think Tank MétaProgramme MEM INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019062v1</w:t>
+                <w:t xml:space="preserve">hal-01601290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalization in antagonistic networks: how to assess the relative contribution of the underlying mechanisms?</w:t>
+                <w:t xml:space="preserve">La phyllosphère des arbres forestiers: un habitat peu exploré mais très peuplé!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence européenne d’écologie (EEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t>
+              <w:t xml:space="preserve">Séminaires de l'UMR Biogeco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197617v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
+                <w:t xml:space="preserve">La phyllosphère des arbres forestiers: un habitat peu exploré mais très peuplé!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability and Discrete Mathematics in Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Singapore, Singapore. 47 diapos</w:t>
+              <w:t xml:space="preserve">Séminaires de l'UMR EDB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802815v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mating networks to delimit species according to the biological species concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelia Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoist Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Petit R.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Predicting invasion success in forest pathogenic fungi from species traits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14455,223 +14627,426 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Jacques Monod on ‘New and Emerging Fungal Diseases of Animals and Plants”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probability and Discrete Mathematics in Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Singapore, Singapore. 47 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compartmentalization in antagonistic networks: how to assess the relative contribution of the underlying mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoist Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence européenne d’écologie (EEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential biocontrol activity against downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14680,631 +15055,631 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan d'expérience pour identifier des antagonistes microbiens de Plasmopara viticola, un agent pathogène foliaire majeur de la vigne cultivée (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed mycobiota is influenced by maternal and environmental effects in sessile oak</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Its all fun guys: a comparison of bioinformatic pipelines for metabarcoding plant and soil fungal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Compant</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734943v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Its all fun guys: a comparison of bioinformatic pipelines for metabarcoding plant and soil fungal communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Seed mycobiota is influenced by maternal and environmental effects in sessile oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Fauchery</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938707v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15314,1166 +15689,1166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the web of dark interactions: Explainable inference of the diversity of microbial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nika Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research: Roadmaps: Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, Elsevier, pp.155-183, 2023, Advances in Ecological Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2023.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Microbiota: Diversity, Transmission and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.111-117, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning of microbial interactions using abductive ILP and hypothesis frequency/compression estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didac Barroso-Bergada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Muggleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nika Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katzouris, N.; Artikis, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inductive Logic Programming. ILP 2021. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13191, Springer International Publishing, pp.26-40, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-97454-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiote des plantes : diversité, transmission et fonction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Makiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchaeus  G. Compson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald J Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew A. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam P Boerlijst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319624v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le microbiote des plantes : diversité, transmission et fonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Savoir Faire, 978-2-7592-3076-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534007v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources, niches and routes of colonization by beneficial bacterial endophytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endophyte biotechnology: potential for agriculture and pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, pp.32-41, 2019, 9781786399427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781786399427.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring for the 21st century: integrating next-generation sequencing into ecological network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Dumbrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J.N. Kitson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Generation Biomonitoring: Part 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, 293 p., 2018, Advances In Ecological Research, 978-0-12-813949-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant communication with associated microbiota in the spermosphere, rhizosphere and phyllosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How plants communicate with their biotic environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82, Academic Press - Elsevier, 2017, Advances in Botanical Research, 978-0-12-801431-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning ecological networks from next-generation sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaniya Kamenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, 2016, Advances In Ecological Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16483,51 +16858,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16536,178 +16911,178 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine holobiont in the high throughput sequencing era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.100045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16717,269 +17092,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly processes of bacterial endophytic and epiphytic communities in the canopy of neotropical trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial association networks give relevant insights into plant pathobiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faivre D’arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16989,213 +17364,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VITAE – Cultiver la vigne sans pesticides : vers des socio-écosystèmes viticoles agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cabrol-Froget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métagénomique de la phyllosphère des arbres forestiers (METAPHORE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] auto-saisine. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17205,105 +17580,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science des réseaux au service de l’écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02795633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId444"/>
+      <w:footerReference w:type="default" r:id="rId447"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17371,51 +17746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEB2B432"/>
+    <w:nsid w:val="10612308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17602,51 +17977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3023-6113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070990328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1777-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguiar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liberal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantos-Villar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Puertas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Louisanna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-23-0013-R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-22-0008-FI" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01181-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-06-22-0037-a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hamb&#228;ck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17153" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mitter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Samad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15240" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-021-00136-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.03.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Zanne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/691121" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618173v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-019-00276-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Dumbrell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. N. Kitson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2017.12.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raybould" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0742-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533883v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0777-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318717v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0487-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640391v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2656" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12334" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143027v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coince" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100668" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634322v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12175" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9395-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068267" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.12.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04284.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya M. Kossler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E. Weis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014649" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2009.01378.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8GD5W1G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9719-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XRRNN28D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661194v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00479.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669044v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001740" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300559v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0418" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-5-60" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00730.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hochberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00553.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297931v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071549v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071948v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300110v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298234v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297882v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230751v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071554v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717294v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergada" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Muggleton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Galic" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787591v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603163v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605337v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605336v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604243v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603191v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605029v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604056v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604053v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608189v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604055v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604058v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603774v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602114v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603775v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604066v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604076v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602087v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602085v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601291v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601290v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603733v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601292v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019062v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Lagache" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit R.J." TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197617v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734943v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938707v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483234v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Varghese" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2023.09.005" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647109v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Muggleton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97454-1_3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158327v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786399427.0032" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790509v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Dumbrell" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.N. Kitson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611936v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100045" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560885v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121964v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delmotte" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hannin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cabrol-Froget" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vacher" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601293v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795633v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3023-6113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070990328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1777-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguiar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liberal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantos-Villar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Puertas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01181-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Louisanna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-23-0013-R" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-22-0008-FI" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francioni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-06-22-0037-a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hamb&#228;ck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17153" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158296v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mitter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Samad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15240" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-021-00136-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.03.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-019-00276-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Zanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/691121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Dumbrell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. N. Kitson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2017.12.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raybould" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0487-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0777-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0742-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640391v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2656" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12334" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12175" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coince" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100668" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9395-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001112v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068267" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.12.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04284.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya M. Kossler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E. Weis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014649" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2009.01378.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8GD5W1G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9719-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XRRNN28D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661194v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00479.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669044v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001740" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300559v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0418" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-5-60" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00730.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hochberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00553.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297931v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297196v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298234v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071948v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071549v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300110v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071962v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297882v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071554v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230751v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717294v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692876v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergada" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Muggleton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Galic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787591v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603163v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605337v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605336v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604243v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603191v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604056v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604058v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604053v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604055v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603774v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602114v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603775v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602085v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602087v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604066v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604076v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603733v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601290v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601291v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601292v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019062v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Lagache" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit R.J." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197617v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938707v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734943v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483234v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Varghese" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2023.09.005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647109v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Muggleton" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97454-1_3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158327v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786399427.0032" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790509v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Dumbrell" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.N. Kitson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611936v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100045" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560885v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121964v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delmotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hannin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cabrol-Froget" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vacher" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601293v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795633v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>