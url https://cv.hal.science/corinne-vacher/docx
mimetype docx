--- v1 (2026-04-13)
+++ v2 (2026-05-16)
@@ -1,17691 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...17639 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Vacher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche INRAE; Directrice Adjointe de l'UMR Santé et Agroécologie du Vignoble (SAVE); Coordinatrice du projet PARSADA GetUp </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3023-6113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070990328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=XXb4SVIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-1777-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEMATIQUES DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Rôle du microbiote dans la santé des plantes; Bioindicateurs microbiens de la santé des plantes; Biocontrôle microbien des maladies; Réseaux d’interactions entre microorganismes; Phyllosphère; Mildiou de la vigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIPLOMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : HDR en écologie à l’Université de Bordeaux « La science des réseaux au service de l’écologie »; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat en écologie évolutive à l’Université de Montpellier; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 en écologie évolutive à l’Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential applications in disease biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti D Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions involving the oomycete Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (12), pp.fiaf111. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaf111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00691-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of whole-soil microbial inoculants based on solid-phase fermentation for the regeneration of the functioning of vineyard soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Liberal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cantos-Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Puertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.101039. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf microbiome data for European beech (Fagus sylvatica) at the leaf and canopy scales collected in a gallery forest in South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-023-01181-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the vertical distribution of the phyllosphere differ between microbial groups and the epi- and endosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Schimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.312-323. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-02-23-0013-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic next⁃generation sequencing (mNGS) data reveals the phyllosphere microbiome of wheat plants infected by the fungal pathogen Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-02-22-0008-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinïa Cartry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.244-253. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf microbiome data for European cultivated grapevine (Vitis vinifera L.) during downy mildew (Plasmopara viticola) epidemics in three wine-producing regions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoFrontiers™</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.477-483. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTOFR-11-22-0138-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biomarkers of tree water status for next‐generation biomonitoring of forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Trillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur‐kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (22), pp.5944-5958. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Metabarcoding Data for Two Grapevine Varieties (Regent and &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; ‘Cabernet-Sauvignon’) Inoculated with Powdery Mildew (&amp;lt;i&amp;gt;Erysiphe necator&amp;lt;/i&amp;gt;) Under Drought Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Francioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.358 - 367. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/pbiomes-06-22-0037-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf‐associated fungal and viral communities of wild plant populations differ between cultivated and natural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant-Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pei3.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso‐bergada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant endosphere world – bacterial life within plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Compant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Mitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal effects shape the seed mycobiome in Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otso Ovaskainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and Insects Have Microbiomes: Consequences for Forest Health and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Schimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (2), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-021-00136-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate warming dominates over plant genotype in shaping the seasonal trajectory of foliar fungal communities on oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Faticov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Roslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hambäck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Philip Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.197. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and validation of Oomycetes metabarcoding primers for Phytophthora high throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101 (3), pp.743-748. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42161-019-00276-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal effects and environmental filtering shape seed fungal communities in oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otso Ovaskainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/691121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics matters: The accuracy of plant and soil fungal community data is highly dependent on the metabarcoding pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Edel-Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.23 - 33. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L de Cordoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.317-330. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/33nfkk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring for the 21st Century: Integrating Next-Generation Sequencing Into Ecological Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex J Dumbrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. N. Kitson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.1-62. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation global biomonitoring: large-scale, automated reconstruction of ecological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Raybould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex J Dumbrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (7), pp.477-487. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary ecology perspective to address forest pathology challenges of today and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.45-67. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0487-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen erysiphe alphitoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Jakuschkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.870-880. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-016-0777-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllosphere fungal communities differentiate more thoroughly than bacterial communities along an elevation gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. Vallance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-016-0742-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar fungal communities strongly differ between habitat patches in a landscape mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 20 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phyllosphere: microbial jungle at the plant–climate interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Porté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Compant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Annual Review of Ecology, Evolution, and Systematics, 47, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-121415-032238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Landuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Macfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years later: revisiting priorities for science and society a decade after the millennium ecosystem assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Carpenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering methods differ in their ability to detect patterns in ecological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoist Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, online first (4), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf and root-associated fungal assemblages do not follow similar elevational diversity patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), 10 p. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant phylogenetic diversity on herbivory depend on herbivore specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Koricheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (1), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of structurally homogeneous subsets in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoist Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, online first (5), 18 p. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the biological species concept to the test: using mating networks to delimit species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelia L. Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoist Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Petit Petit R.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), 11 p. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition of phyllosphere fungal assemblages of European beech (Fagus sylvatica) varies significantly along an elevation gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabreguettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (2), pp.510-519. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of phyllosphere fungal assemblages: genetic distance predominates over geographic distance in a European beech stand (Fagus syluatica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.509-520. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.1381 - 1390. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of interspecific hybridization between crops and weedy relatives on the evolution of flowering time in weedy phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya M. Kossler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur E. Weis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), 7p. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.715-742. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/10-AOAS361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological integration of alien species into a tree-parasitic fungus network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (9), pp.3249-3259. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-010-9719-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for heterogeneous random networks using continuous latent variables and an application to a tree–fungus network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (4), pp.1043-1051. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2009.01378.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of an antagonistic tree/fungus network : the asymmetric influence of past evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.e1740. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of parasitic fungal species richness: influence of climate versus host species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (5), pp.786-798. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-4642.2008.00479.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fees or refuges: which is better for the sustainable management of insect resistance to transgenic Bt corn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ambec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.198-202. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2005.0418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00300559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoid, attack or do both? Behavioral and physiological adaptations in natural enemies faced with novel hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.Article 60. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-5-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High dose refuge strategies and genetically modified crops – reply to Tabashnik et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (4), pp.913 - 918. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2004.00730.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00326940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial configuration of refuges for a sustainable control of pests: a case study of Bt cotton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.378-387. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1420-9101.2003.00553.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau scénario d'interactions pathogène-microbiote pour l'oomycète Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée des Doctorants de l'Ecole Doctorale Sciences et Environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des données du microbiote pour identifier les antagonistes du mildiou de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Vigne &amp; Vin 2025 – Les communautés microbiennes en œnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Séminaire Vin et Environnement: "Le biocontrôle est-il opérant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire ASVV &amp; INNO’VIN, Apr 2025, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GetUp - Gérer le microbiote pour protéger la vigne contre le mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'IRHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitor and steer the microbiota to protect grapevines against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Annual Meeting of the VITAE project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR 'Growing and Protecting Differently', Mar 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering microbial interactions protecting grapevine against downy mildew: Integrating field studies and synthetic community approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">miCROPe 2024 - International Symposium on Microbe-assisted crop production: opprtunities, challenges and needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions for the oomycete Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3GP3 2024 - Réunion plénière du réseau "Ecologie, Evolution, Epidémiologie et Génétique des Populations des microorganismes Pathogènes de Plantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des consortiums microbiens qui interfèrent avec les agents pathogènes de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Quels leviers pour une agriculture sans pesticides ?" – Résultats à mi-parcours du Programme Prioritaire de Recherche « Cultiver et Protéger Autrement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser, modéliser et piloter le microbiote pour renforcer la santé de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échange et de partage chercheurs-professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moët-Hennessy, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi l'étude du microbiote peut apporter des protections à la plante?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème séminaire du Plan Mildiou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel du Vin de Bordeaux (CIVB), Dec 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial bioindicators of agronomic variables of interest in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MH Knowledge Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moët Hennessy, Apr 2023, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de préparation des échantillons avant séquençage du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'échange chercheurs-professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Château Cheval Blanc, Apr 2023, Saint Emilion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards microbiota-based disease management of downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme M Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-term general meeting of the VITAE project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR ‘Growing and Protecting crops Differently’, Apr 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi l’étude du microbiote peut apporter des protections à la plante?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition des Rencontres du Clos-Vougeot, "La biodiversité dans la vigne et en cave : ressource et outil de l'agroécologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire internationale "Culture et Traditions du Vin" de l'Université de Bourgogne", Oct 2023, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering ecological interactions between grapevine leaf microbiome and pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Phytobiomes Research for Plant Health” workshop – ICPP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network-informed design of resilient microbial consortia with a biocontrol activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Consortium Biocontrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial interactions between grapevine pathogens and the leaf microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; Wine Sciences International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le microbiote pour identifier de nouveaux agents de biocontrôle des maladies de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR Cultiver et Protéger Autrement, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le microbiote pour identifier de nouveaux agents de bio-contrôle des maladies de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres chercheurs professionnels Sortir des pesticides en viticulture. INRAE, Cultiver Protéger Autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beaune, Bordeaux, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning of microbial interactions using abductive ILP and hypothesis frequency/compression estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizera Tamaddoni-Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen H. Muggleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nika Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Inductive Logic Programming (ILP) held as part of the 1st International Joint Conference on Learning and Reasoning (IJCLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal effects shape seed mycobiota in a foundation tree species (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otso Ovaskainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFR QuaSav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of landscape structure and cropping system on microbial diversity and microbial interactions in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pôle de Protection des Plantes (CIRAD 3P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, St-Pierre de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora community structure in soils and litters from three neo-tropical forest sites through three different methodological approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schimann Heidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Meeting of IUFRO Working Party, Phytophthora in Forests and Natural Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial metacommunity: a METABAR coding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial associations and interactions at the plant-climate interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Réseaux, Invasions et Emergences", CBGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phyllosphere: microbial jungle at the plant–climate interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eawag Spring Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kastanienbaum, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Phytobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre les réseaux microbiens à partir de données NGS: potentiel d'utilisation en lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Consortium Biocontrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phytobiome: concept et potentiel d'utilisation en amélioration des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Département BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEM Days - The phyllosphere is a microbial jungle at the plant–climate interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Métaprogramme MEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les couplages forêt-atmosphère-rivière pour prédire la durabilité des forêts-galeries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec les Gestionnaires de la Vallée du Ciron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bernos-Beaulac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning microbial interaction networks from NGS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur Métaprogramme Métaomique des Ecosystèmes Microbiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des effets du changement climatique sur la biodiversité et les services écosystémiques des forêts d'Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Pôle de Compétitivité XyloFutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering microbial interactions in the phyllosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'UMR Biogeco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering microbial interactions in the phyllosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail "Modélisation" du métaprogramme MEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring microbial networks: current challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Réseaux Trophiques 2 (ART2) - Reconciling social, economic and ecological complexity in agro-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Jakuschkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar microbial communities: from patterns to functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'UMR ISPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host species dominates over landscape structure in shaping foliar fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network science in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'UMR Mathématiques et Informatique Appliquées, AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QIIME Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation "Traitement des données issues des nouvelles techniques de séquençage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating microbial networks in the phyllosphere using high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation "Traitement des données issues des nouvelles techniques de séquençage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering methods differ in their ability to detect patterns in ecological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoist Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phyllosphère des arbres forestiers: un habitat peu exploré mais très peuplé!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabreguettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phyllosphère des arbres forestiers: un habitat peu exploré mais très peuplé!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'UMR Biogeco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phyllosphère des arbres forestiers: un habitat peu exploré mais très peuplé!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Tank MétaProgramme MEM INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phyllosphère des arbres forestiers: un habitat peu exploré mais très peuplé!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'UMR EDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating networks to delimit species according to the biological species concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelia Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoist Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Petit R.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Discrete Mathematics in Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapore, Singapore. 47 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success in forest pathogenic fungi from species traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Jacques Monod on ‘New and Emerging Fungal Diseases of Animals and Plants”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalization in antagonistic networks: how to assess the relative contribution of the underlying mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoist Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence européenne d’écologie (EEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential biocontrol activity against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'expérience pour identifier des antagonistes microbiens de Plasmopara viticola, un agent pathogène foliaire majeur de la vigne cultivée (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed mycobiota is influenced by maternal and environmental effects in sessile oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Compant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Phytobiomes Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Its all fun guys: a comparison of bioinformatic pipelines for metabarcoding plant and soil fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Edel-Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Phytobiomes Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the web of dark interactions: Explainable inference of the diversity of microbial interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nika Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research: Roadmaps: Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, Elsevier, pp.155-183, 2023, Advances in Ecological Research, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2023.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning of microbial interactions using abductive ILP and hypothesis frequency/compression estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Muggleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nika Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katzouris, N.; Artikis, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inductive Logic Programming. ILP 2021. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13191, Springer International Publishing, pp.26-40, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97454-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Microbiota: Diversity, Transmission and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.111-117, 2022, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote des plantes : diversité, transmission et fonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Savoir Faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, niches and routes of colonization by beneficial bacterial endophytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Compant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endophyte biotechnology: potential for agriculture and pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, pp.32-41, 2019, 9781786399427. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786399427.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring for the 21st century: integrating next-generation sequencing into ecological network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane A.P. Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex J. Dumbrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J.N. Kitson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Biomonitoring: Part 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, 293 p., 2018, Advances In Ecological Research, 978-0-12-813949-3. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant communication with associated microbiota in the spermosphere, rhizosphere and phyllosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How plants communicate with their biotic environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82, Academic Press - Elsevier, 2017, Advances in Botanical Research, 978-0-12-801431-8. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2016.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning ecological networks from next-generation sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Kamenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2016, Advances In Ecological Research, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine holobiont in the high throughput sequencing era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.100045. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecology.100045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly processes of bacterial endophytic and epiphytic communities in the canopy of neotropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Schimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial association networks give relevant insights into plant pathobiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre D’arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VITAE – Cultiver la vigne sans pesticides : vers des socio-écosystèmes viticoles agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cabrol-Froget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métagénomique de la phyllosphère des arbres forestiers (METAPHORE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science des réseaux au service de l’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02795633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17746,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10612308"/>
+    <w:nsid w:val="78CC3118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17977,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3023-6113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070990328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1777-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguiar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liberal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantos-Villar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Puertas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01181-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Louisanna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-23-0013-R" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-22-0008-FI" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francioni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-06-22-0037-a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hamb&#228;ck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17153" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158296v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mitter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Samad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15240" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-021-00136-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.03.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-019-00276-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Zanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/691121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Dumbrell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. N. Kitson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2017.12.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raybould" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0487-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0777-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0742-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640391v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2656" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12334" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12175" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coince" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100668" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9395-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001112v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068267" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.12.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04284.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya M. Kossler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E. Weis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014649" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2009.01378.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8GD5W1G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9719-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XRRNN28D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661194v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00479.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669044v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001740" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300559v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0418" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-5-60" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00730.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hochberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00553.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297931v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297196v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298234v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071948v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071549v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300110v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071962v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297882v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071554v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230751v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717294v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692876v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergada" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Muggleton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Galic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787591v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603163v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605337v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605336v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604243v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603191v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604056v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604058v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604053v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604055v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603774v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602114v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603775v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602085v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602087v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604066v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604076v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603733v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601290v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601291v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601292v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019062v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Lagache" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit R.J." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197617v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938707v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734943v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483234v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Varghese" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2023.09.005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647109v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Muggleton" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97454-1_3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158327v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786399427.0032" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790509v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Dumbrell" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.N. Kitson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611936v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100045" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560885v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121964v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delmotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hannin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cabrol-Froget" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vacher" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601293v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795633v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3023-6113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070990328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=XXb4SVIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1777-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti D Jaswa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguiar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liberal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantos-Villar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Puertas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01181-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Louisanna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-23-0013-R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-22-0008-FI" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-11-22-0138-A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francioni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-06-22-0037-a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mitter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Samad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15240" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17153" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-021-00136-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hamb&#228;ck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17434" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-019-00276-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Zanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/691121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.03.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Dumbrell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. N. Kitson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2017.12.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raybould" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.03.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0487-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0777-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635469v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0742-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2656" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Leger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12334" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coince" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100668" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12175" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019247v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9395-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001112v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068267" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04284.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648013v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.12.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya M. Kossler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E. Weis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014649" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197512v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9719-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XRRNN28D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197517v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2009.01378.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8GD5W1G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001740" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661194v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helion" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00479.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300559v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2005.0418" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-5-60" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326940v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00730.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674164v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hochberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00553.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297931v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300025v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297196v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297768v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071962v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298234v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300088v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071948v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071549v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297882v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071554v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230751v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717294v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692876v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Muggleton" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Galic" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154443v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605337v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605336v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604243v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603191v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605029v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603163v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604058v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604055v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608189v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604053v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604056v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603774v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602114v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603775v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604076v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602085v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604066v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603733v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601291v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601290v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601292v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019062v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Lagache" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit R.J." TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197617v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734943v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938707v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158319v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483234v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Varghese" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2023.09.005" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647109v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Muggleton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97454-1_3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158327v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Compant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786399427.0032" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790509v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Dumbrell" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.N. Kitson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608302v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.007" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611936v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100045" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560885v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121964v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delmotte" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hannin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cabrol-Froget" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vacher" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601293v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795633v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>