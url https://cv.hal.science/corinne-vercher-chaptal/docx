--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -401,159 +401,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAPAS - There Are Platforms as AlternativeS. Executive Sumary</w:t>
+                <w:t xml:space="preserve">TAPAS - There Are Platforms as AlternativeS. Note de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion; DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; Université Sorbonne Paris Nord. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion; DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442136v1</w:t>
+                <w:t xml:space="preserve">hal-03418333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAPAS - There Are Platforms as AlternativeS. Note de synthèse.</w:t>
+                <w:t xml:space="preserve">TAPAS - There Are Platforms as AlternativeS. Executive Sumary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion; DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion; DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; Université Sorbonne Paris Nord. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418333v1</w:t>
+                <w:t xml:space="preserve">hal-03442136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6116,51 +6116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="580426C6"/>
+    <w:nsid w:val="51D9A49E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6264,51 +6264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56C181D4"/>
+    <w:nsid w:val="9ABA747F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6498,51 +6498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vercher-chaptal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090256115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950990v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.194.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemin Carine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2019-149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.131.0051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignour Am&#233;lie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.061.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-011-9201-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF31FD9722F150CD078CF260C37338F23B40351/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00785.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.177-193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Taska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141407v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mollona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032617190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courpasson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02073720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vercher-chaptal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090256115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950990v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.194.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemin Carine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2019-149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.131.0051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignour Am&#233;lie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.061.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-011-9201-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF31FD9722F150CD078CF260C37338F23B40351/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00785.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.177-193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Taska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141407v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mollona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032617190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courpasson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02073720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>