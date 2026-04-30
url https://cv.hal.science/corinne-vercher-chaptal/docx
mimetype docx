--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -3636,234 +3636,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations and perspectives of responsible management of Global Value Chains: From codes of conduct to the French law on the duty of vigilance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La codétermination : au-delà d'une gestion instrumentale des parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ghirardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Seignour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Colloque du Collège des bernardins "Gouvernement de l’entreprise, création de commun"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02141407v1</w:t>
+                <w:t xml:space="preserve">halshs-02141402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La codétermination : au-delà d'une gestion instrumentale des parties prenantes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limitations and perspectives of responsible management of Global Value Chains: From codes of conduct to the French law on the duty of vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Collège des bernardins "Gouvernement de l’entreprise, création de commun"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">EURAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02141402v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02141407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les performances de la Codétermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ghirardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4679,699 +4679,845 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Substantive Platforms</w:t>
+                <w:t xml:space="preserve">Combler les lacunes de la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Favereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disruptive Digitalisation and Platforms - Risks and Opportunities of the Great Transformation of Politics, Socio-Economic Models, Work, and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2024, 978-1-032-59480-4</w:t>
+              <w:t xml:space="preserve">Traité de Codétermination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Laval, 2025, Collection Sciences de l'administration, ISBN: 9782766307401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937115v1</w:t>
+                <w:t xml:space="preserve">hal-05589232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformes numériques et contre-mouvement solidaire</w:t>
+                <w:t xml:space="preserve">Towards Substantive Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">érès. </w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’économie Solidaire en Mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.130-134, 2022, 9782749276373</w:t>
+              <w:t xml:space="preserve">Disruptive Digitalisation and Platforms - Risks and Opportunities of the Great Transformation of Politics, Socio-Economic Models, Work, and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2024, 978-1-032-59480-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990301v1</w:t>
+                <w:t xml:space="preserve">hal-04937115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes alternatives face aux géants de la digitalisation</w:t>
+                <w:t xml:space="preserve">Plateformes numériques et contre-mouvement solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisons l'alternative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-37687-451-5</w:t>
+              <w:t xml:space="preserve">L’économie Solidaire en Mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.130-134, 2022, 9782749276373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990320v1</w:t>
+                <w:t xml:space="preserve">hal-04990301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche alternative au prisme des institutions</w:t>
+                <w:t xml:space="preserve">Les plateformes alternatives face aux géants de la digitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Taskin</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Taska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Brabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les temporalités de la recherche critique en management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Organisons l'alternative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-37687-451-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168198v1</w:t>
+                <w:t xml:space="preserve">hal-04990320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1. Qu’est-ce que la gestion des associations ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communs : une porte ouverte vers une gestion des transitions et des solidarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Eynaud et Genauto Carvalho de França Filho. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion des associations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dictionnaire d'une autre gestion - Inventaire théorique et pratique des transitions et des communs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, 2020, Collection " Sociologie Économique"., 9782749285566</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937104v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaidoyer pour une autre gestion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche alternative au prisme des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Courpasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Taskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion des associations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les temporalités de la recherche critique en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073720v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1. Qu’est-ce que la gestion des associations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion des associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.17-41, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.bern.2016.01.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour une autre gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion des associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERES, pp.201, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.bern.2016.01.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Chaînes Globales de Valeur : Une lecture (re) contextualisée et (re)politisée de la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5391,51 +5537,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Septentrion Presses Universitaires - Collection Capitalismes - éthique - institutions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire critique de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2013, 102-7574-0577-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5445,113 +5591,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de Synthèse - There Are Platforms as AlternativeS. Entreprises plateformes, plateformes collaboratives et communs numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Oiseaux de Passage : une plateforme pour une autre fabrique du voyage et la défense de l’hospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5573,87 +5719,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framasoft : de la plateforme à l’archipel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,73 +5833,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes collaboratives : Éléments de caractérisation et stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5788,73 +5934,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02140103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes collaboratives : Éléments de caractérisation et stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5889,73 +6035,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’entreprendre à l’ « encommuns ». Comment un processus entrepreneurial peut-il s’inscrire dans une perspective de création de communs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5990,65 +6136,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6116,51 +6262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51D9A49E"/>
+    <w:nsid w:val="AED6FFE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6264,51 +6410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9ABA747F"/>
+    <w:nsid w:val="A81E1B54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6498,51 +6644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vercher-chaptal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090256115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950990v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.194.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemin Carine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2019-149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.131.0051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignour Am&#233;lie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.061.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-011-9201-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF31FD9722F150CD078CF260C37338F23B40351/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00785.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.177-193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Taska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141407v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mollona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032617190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courpasson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02073720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vercher-chaptal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090256115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950990v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.194.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemin Carine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2019-149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.131.0051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignour Am&#233;lie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.061.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-011-9201-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF31FD9722F150CD078CF260C37338F23B40351/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00785.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.177-193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Taska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141402v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mollona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032617190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courpasson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02073720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>