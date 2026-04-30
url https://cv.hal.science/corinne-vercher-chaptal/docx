--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -565,494 +565,494 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial - Une voix pour les Communs</w:t>
+                <w:t xml:space="preserve">“Défendre nos tiers-lieux”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Broca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coriat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Orsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EnCommuns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950990v1</w:t>
+                <w:t xml:space="preserve">hal-04951012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconcentrer les données pour décentraliser le pouvoir ? Le cas de Framasoft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial - Une voix pour les Communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Broca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Aufrère</w:t>
+                <w:t xml:space="preserve">Benjamin Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Orsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EnCommuns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735451v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The countermovement in the digital economy : The travel sector midway between platform cooperativism and platform substantivism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+                <w:t xml:space="preserve">Déconcentrer les données pour décentraliser le pouvoir ? Le cas de Framasoft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prosper Wanner</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Srnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ror.194.0011⟩</w:t>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Big Data : usages et résistances, 112, pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12cpp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937097v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Défendre nos tiers-lieux”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The countermovement in the digital economy : The travel sector midway between platform cooperativism and platform substantivism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Coriat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Wanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnCommuns</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 19 (4), pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.194.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951012v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser l’alternative au capitalisme de plateforme dans une logique de réencastrement polanyien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1194,64 +1194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre en commun(s) : Une étude du processus de création d’un supermarché coopératif et participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1523,51 +1523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,325 +1712,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Activist Coalition Governance: Accommodating Diversity to Create Institutions—An Approach Via the Inter-Relationships Between Action, Project and Instrument</w:t>
+                <w:t xml:space="preserve">Codes de conduite et systèmes d’alerte éthique : La RSE au sein des chaînes globales de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chemin Carine</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11266-011-9201-9⟩</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, RSE, régulation et diversité du capitalisme 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.9259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387460v1</w:t>
+                <w:t xml:space="preserve">hal-01388258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financialization, Globalization and the Management of Skilled Employees: Towards a Market-Based HRM Model in Large Corporations in France</w:t>
+                <w:t xml:space="preserve">The Challenge of Activist Coalition Governance: Accommodating Diversity to Create Institutions—An Approach Via the Inter-Relationships Between Action, Project and Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemin Carine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Industrial Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (3), pp.560-582. </w:t>
+              <w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (22), pp.682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8543.2010.00785.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11266-011-9201-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387507v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codes de conduite et systèmes d’alerte éthique : La RSE au sein des chaînes globales de valeur</w:t>
+                <w:t xml:space="preserve">Financialization, Globalization and the Management of Skilled Employees: Towards a Market-Based HRM Model in Large Corporations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Charreire-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, RSE, régulation et diversité du capitalisme 9, </w:t>
+              <w:t xml:space="preserve">British Journal of Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (3), pp.560-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.9259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8543.2010.00785.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388258v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes globales de valeur et responsabilité sociale des firmes de l’habillement</w:t>
               </w:r>
@@ -2107,51 +2107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous l’épée de Damoclès : l’évaluation des cadres, entre performance individuelle et esprit d’équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2211,51 +2211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie des grandes firmes et réduction des effectifs: l'utilisation du licenciement pour motif personnel dans la gestion des cadres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seignour Amélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,51 +2306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the black box of dismissals for personal reasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seignour Amélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2483,411 +2483,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Communs au service d'un numérique plus éthique et soutenable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels liens les plateformes numériques d’économie solidaire peuvent-elles construire avec les territoires ? Le cas des Oiseaux de passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Wanner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France. pp.532-534</w:t>
+              <w:t xml:space="preserve">Les XXIIe Rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726652v2</w:t>
+                <w:t xml:space="preserve">hal-04441868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ESS (Économie sociale et solidaire) est-elle une alternative durable aux modes de production et d’échange ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Communs au service d'un numérique plus éthique et soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Anglès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Shulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD (Réseau international de recherche sur les organisations et le développement durable), Oct 2023, Lille Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">XXIIIe Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France. pp.532-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450830v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels liens les plateformes numériques d’économie solidaire peuvent-elles construire avec les territoires ? Le cas des Oiseaux de passage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+                <w:t xml:space="preserve">L’ESS (Économie sociale et solidaire) est-elle une alternative durable aux modes de production et d’échange ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prosper Wanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les XXIIe Rencontres du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">18ème CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD (Réseau international de recherche sur les organisations et le développement durable), Oct 2023, Lille Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441868v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes numériques, contre-mouvement, et transitions solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Wanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 21èmes rencontres du RIUESS 2022 - L'ESS actrice des transitions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2912,77 +2912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The countermovement in the digital economy: From reification to global resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Wanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Conférence de l'Association Information et Management - Les systèmes d'information face à la crise : en quête de résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3007,51 +3007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contre-mouvement au sein de l’économie numérique. Le secteur du voyage entre coopérativisme et associationnisme de plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,567 +3191,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the future of work through the lens of sharing platforms oriented towards general interest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">What kind of entrepreneurship for an economy of the commons? The dynamic of ‘commoneuring’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the Regulating for Decent Work Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">7th EMES International Research Conference on Social Enterprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253829v1</w:t>
+                <w:t xml:space="preserve">hal-03253858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing platforms and digital commons: Business models and new forms of labour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Rethinking the future of work through the lens of sharing platforms oriented towards general interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th Conference of the Regulating for Decent Work Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253848v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Platforms and Societal Horizon : Characterisation and Strategies for Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Sharing platforms and digital commons: Business models and new forms of labour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 31st Annual Meeting Fathomless Futures: Algorithmic and Imagined</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t>
+              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02140104v1</w:t>
+                <w:t xml:space="preserve">hal-03253848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What kind of entrepreneurship for an economy of the commons? The dynamic of ‘commoneuring’</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Alternative Platforms and Societal Horizon : Characterisation and Strategies for Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EMES International Research Conference on Social Enterprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">SASE 31st Annual Meeting Fathomless Futures: Algorithmic and Imagined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253858v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02140104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La codétermination : au-delà d'une gestion instrumentale des parties prenantes</w:t>
+                <w:t xml:space="preserve">Les performances de la Codétermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ghirardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Collège des bernardins "Gouvernement de l’entreprise, création de commun"</w:t>
+              <w:t xml:space="preserve">Colloque du Collège des Bernardins "Gouvernement de l’entreprise, création de commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02141402v1</w:t>
+                <w:t xml:space="preserve">halshs-02141400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations and perspectives of responsible management of Global Value Chains: From codes of conduct to the French law on the duty of vigilance</w:t>
               </w:r>
@@ -3800,122 +3800,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02141407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les performances de la Codétermination</w:t>
+                <w:t xml:space="preserve">La codétermination : au-delà d'une gestion instrumentale des parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ghirardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Collège des Bernardins "Gouvernement de l’entreprise, création de commun"</w:t>
+              <w:t xml:space="preserve">Colloque du Collège des bernardins "Gouvernement de l’entreprise, création de commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02141400v1</w:t>
+                <w:t xml:space="preserve">halshs-02141402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire parler “les sans voix”: l’alter conseil comme vecteur de performativité critique</w:t>
               </w:r>
@@ -4009,51 +4009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium – Sub-theme 20 Organizing Alternatives to Capitalism: Theories, Models and Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4072,217 +4072,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing social and economic goals in sustainable development strategies: a case study of alternative business projects</w:t>
+                <w:t xml:space="preserve">Implementing sustainable development projects in alternative businesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence de l’AIMS (Association Internationale de Management Stratégique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">12th annual conference of the European Academy of Management (EURAM) - Track 11: Alternative Business Models for Sustainable. Development, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388367v1</w:t>
+                <w:t xml:space="preserve">hal-01388369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing sustainable development projects in alternative businesses</w:t>
+                <w:t xml:space="preserve">Balancing social and economic goals in sustainable development strategies: a case study of alternative business projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th annual conference of the European Academy of Management (EURAM) - Track 11: Alternative Business Models for Sustainable. Development, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">21ème conférence de l’AIMS (Association Internationale de Management Stratégique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388369v1</w:t>
+                <w:t xml:space="preserve">hal-01388367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4423,51 +4423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4612,51 +4612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorties de Cadre(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seignour Amélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4805,51 +4805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Substantive Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disruptive Digitalisation and Platforms - Risks and Opportunities of the Great Transformation of Politics, Socio-Economic Models, Work, and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2024, 978-1-032-59480-4</w:t>
@@ -4891,51 +4891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes numériques et contre-mouvement solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">érès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie Solidaire en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.130-134, 2022, 9782749276373</w:t>
@@ -5247,304 +5247,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1. Qu’est-ce que la gestion des associations ?</w:t>
+                <w:t xml:space="preserve">Plaidoyer pour une autre gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Érès, pp.17-41, 2016, </w:t>
+              <w:t xml:space="preserve">, ERES, pp.201, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.bern.2016.01.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eres.bern.2016.01.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937104v1</w:t>
+                <w:t xml:space="preserve">hal-02073720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaidoyer pour une autre gestion</w:t>
+                <w:t xml:space="preserve">1. Qu’est-ce que la gestion des associations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ERES, pp.201, 2016, </w:t>
+              <w:t xml:space="preserve">, Érès, pp.17-41, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.bern.2016.01.0201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eres.bern.2016.01.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073720v1</w:t>
+                <w:t xml:space="preserve">hal-04937104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Chaînes Globales de Valeur : Une lecture (re) contextualisée et (re)politisée de la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Septentrion Presses Universitaires - Collection Capitalismes - éthique - institutions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire critique de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2013, 102-7574-0577-2</w:t>
@@ -5599,536 +5599,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de Synthèse - There Are Platforms as AlternativeS. Entreprises plateformes, plateformes collaboratives et communs numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Framasoft : de la plateforme à l’archipel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Srnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423298v1</w:t>
+                <w:t xml:space="preserve">hal-03177060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Oiseaux de Passage : une plateforme pour une autre fabrique du voyage et la défense de l’hospitalité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note de Synthèse - There Are Platforms as AlternativeS. Entreprises plateformes, plateformes collaboratives et communs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363899v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framasoft : de la plateforme à l’archipel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Oiseaux de Passage : une plateforme pour une autre fabrique du voyage et la défense de l’hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Srnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Broca</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03177060v1</w:t>
+                <w:t xml:space="preserve">hal-03363899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes collaboratives : Éléments de caractérisation et stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Morel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02140103v1</w:t>
+                <w:t xml:space="preserve">hal-02144472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes collaboratives : Éléments de caractérisation et stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurel</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144472v1</w:t>
+                <w:t xml:space="preserve">halshs-02140103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’entreprendre à l’ « encommuns ». Comment un processus entrepreneurial peut-il s’inscrire dans une perspective de création de communs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AED6FFE1"/>
+    <w:nsid w:val="96F5266D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6410,51 +6410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A81E1B54"/>
+    <w:nsid w:val="8A4BD6D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6644,51 +6644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vercher-chaptal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090256115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950990v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.194.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemin Carine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2019-149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.131.0051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignour Am&#233;lie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.061.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-011-9201-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF31FD9722F150CD078CF260C37338F23B40351/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00785.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.177-193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Taska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141402v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mollona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032617190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courpasson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02073720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vercher-chaptal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090256115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.194.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemin Carine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2019-149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.131.0051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignour Am&#233;lie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.061.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9259" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-011-9201-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF31FD9722F150CD078CF260C37338F23B40351/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00785.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.177-193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Taska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253829v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mollona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032617190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courpasson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02073720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>