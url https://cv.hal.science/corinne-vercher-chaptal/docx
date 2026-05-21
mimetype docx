--- v3 (2026-04-30)
+++ v4 (2026-05-21)
@@ -401,159 +401,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAPAS - There Are Platforms as AlternativeS. Note de synthèse.</w:t>
+                <w:t xml:space="preserve">TAPAS - There Are Platforms as AlternativeS. Executive Sumary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion; DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion; DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; Université Sorbonne Paris Nord. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418333v1</w:t>
+                <w:t xml:space="preserve">hal-03442136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAPAS - There Are Platforms as AlternativeS. Executive Sumary</w:t>
+                <w:t xml:space="preserve">TAPAS - There Are Platforms as AlternativeS. Note de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion; DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; Université Sorbonne Paris Nord. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion; DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442136v1</w:t>
+                <w:t xml:space="preserve">hal-03418333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -565,494 +565,494 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Défendre nos tiers-lieux”</w:t>
+                <w:t xml:space="preserve">Éditorial - Une voix pour les Communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Orsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EnCommuns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951012v1</w:t>
+                <w:t xml:space="preserve">hal-04950990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial - Une voix pour les Communs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déconcentrer les données pour décentraliser le pouvoir ? Le cas de Framasoft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Orsi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Srnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnCommuns</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Big Data : usages et résistances, 112, pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12cpp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950990v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconcentrer les données pour décentraliser le pouvoir ? Le cas de Framasoft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Broca</w:t>
+                <w:t xml:space="preserve">The countermovement in the digital economy : The travel sector midway between platform cooperativism and platform substantivism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Aufrère</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Wanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 19 (4), pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.194.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12cpp⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735451v1</w:t>
+                <w:t xml:space="preserve">hal-04937097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The countermovement in the digital economy : The travel sector midway between platform cooperativism and platform substantivism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Défendre nos tiers-lieux”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prosper Wanner</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EnCommuns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ror.194.0011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04937097v1</w:t>
+                <w:t xml:space="preserve">hal-04951012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser l’alternative au capitalisme de plateforme dans une logique de réencastrement polanyien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1194,64 +1194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre en commun(s) : Une étude du processus de création d’un supermarché coopératif et participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1523,51 +1523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,325 +1712,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codes de conduite et systèmes d’alerte éthique : La RSE au sein des chaînes globales de valeur</w:t>
+                <w:t xml:space="preserve">Financialization, Globalization and the Management of Skilled Employees: Towards a Market-Based HRM Model in Large Corporations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Charreire-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/regulation.9259⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (3), pp.560-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8543.2010.00785.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388258v1</w:t>
+                <w:t xml:space="preserve">hal-01387507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenge of Activist Coalition Governance: Accommodating Diversity to Create Institutions—An Approach Via the Inter-Relationships Between Action, Project and Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemin Carine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voluntas: International Journal of Voluntary and Nonprofit Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (22), pp.682. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11266-011-9201-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11266-011-9201-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financialization, Globalization and the Management of Skilled Employees: Towards a Market-Based HRM Model in Large Corporations in France</w:t>
+                <w:t xml:space="preserve">Codes de conduite et systèmes d’alerte éthique : La RSE au sein des chaînes globales de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Industrial Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (3), pp.560-582. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, RSE, régulation et diversité du capitalisme 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8543.2010.00785.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.9259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387507v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes globales de valeur et responsabilité sociale des firmes de l’habillement</w:t>
               </w:r>
@@ -2483,411 +2483,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels liens les plateformes numériques d’économie solidaire peuvent-elles construire avec les territoires ? Le cas des Oiseaux de passage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+                <w:t xml:space="preserve">L’ESS (Économie sociale et solidaire) est-elle une alternative durable aux modes de production et d’échange ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prosper Wanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les XXIIe Rencontres du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">18ème CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD (Réseau international de recherche sur les organisations et le développement durable), Oct 2023, Lille Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441868v1</w:t>
+                <w:t xml:space="preserve">hal-04450830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Communs au service d'un numérique plus éthique et soutenable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Shulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France. pp.532-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ESS (Économie sociale et solidaire) est-elle une alternative durable aux modes de production et d’échange ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Hiez</w:t>
+                <w:t xml:space="preserve">Quels liens les plateformes numériques d’économie solidaire peuvent-elles construire avec les territoires ? Le cas des Oiseaux de passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Wanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD (Réseau international de recherche sur les organisations et le développement durable), Oct 2023, Lille Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Les XXIIe Rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450830v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes numériques, contre-mouvement, et transitions solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Wanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 21èmes rencontres du RIUESS 2022 - L'ESS actrice des transitions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2912,77 +2912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The countermovement in the digital economy: From reification to global resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Wanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Conférence de l'Association Information et Management - Les systèmes d'information face à la crise : en quête de résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3007,51 +3007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contre-mouvement au sein de l’économie numérique. Le secteur du voyage entre coopérativisme et associationnisme de plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,567 +3191,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What kind of entrepreneurship for an economy of the commons? The dynamic of ‘commoneuring’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rethinking the future of work through the lens of sharing platforms oriented towards general interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EMES International Research Conference on Social Enterprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th Conference of the Regulating for Decent Work Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253858v1</w:t>
+                <w:t xml:space="preserve">hal-03253829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the future of work through the lens of sharing platforms oriented towards general interest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Sharing platforms and digital commons: Business models and new forms of labour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the Regulating for Decent Work Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253829v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing platforms and digital commons: Business models and new forms of labour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Alternative Platforms and Societal Horizon : Characterisation and Strategies for Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">SASE 31st Annual Meeting Fathomless Futures: Algorithmic and Imagined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253848v1</w:t>
+                <w:t xml:space="preserve">halshs-02140104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Platforms and Societal Horizon : Characterisation and Strategies for Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">What kind of entrepreneurship for an economy of the commons? The dynamic of ‘commoneuring’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Morel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 31st Annual Meeting Fathomless Futures: Algorithmic and Imagined</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t>
+              <w:t xml:space="preserve">7th EMES International Research Conference on Social Enterprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02140104v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les performances de la Codétermination</w:t>
+                <w:t xml:space="preserve">La codétermination : au-delà d'une gestion instrumentale des parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ghirardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Collège des Bernardins "Gouvernement de l’entreprise, création de commun"</w:t>
+              <w:t xml:space="preserve">Colloque du Collège des bernardins "Gouvernement de l’entreprise, création de commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02141400v1</w:t>
+                <w:t xml:space="preserve">halshs-02141402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations and perspectives of responsible management of Global Value Chains: From codes of conduct to the French law on the duty of vigilance</w:t>
               </w:r>
@@ -3800,122 +3800,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02141407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La codétermination : au-delà d'une gestion instrumentale des parties prenantes</w:t>
+                <w:t xml:space="preserve">Les performances de la Codétermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ghirardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Collège des bernardins "Gouvernement de l’entreprise, création de commun"</w:t>
+              <w:t xml:space="preserve">Colloque du Collège des Bernardins "Gouvernement de l’entreprise, création de commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02141402v1</w:t>
+                <w:t xml:space="preserve">halshs-02141400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire parler “les sans voix”: l’alter conseil comme vecteur de performativité critique</w:t>
               </w:r>
@@ -4072,217 +4072,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing sustainable development projects in alternative businesses</w:t>
+                <w:t xml:space="preserve">Balancing social and economic goals in sustainable development strategies: a case study of alternative business projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th annual conference of the European Academy of Management (EURAM) - Track 11: Alternative Business Models for Sustainable. Development, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">21ème conférence de l’AIMS (Association Internationale de Management Stratégique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388369v1</w:t>
+                <w:t xml:space="preserve">hal-01388367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing social and economic goals in sustainable development strategies: a case study of alternative business projects</w:t>
+                <w:t xml:space="preserve">Implementing sustainable development projects in alternative businesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence de l’AIMS (Association Internationale de Management Stratégique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">12th annual conference of the European Academy of Management (EURAM) - Track 11: Alternative Business Models for Sustainable. Development, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388367v1</w:t>
+                <w:t xml:space="preserve">hal-01388369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4423,51 +4423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4805,51 +4805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Substantive Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disruptive Digitalisation and Platforms - Risks and Opportunities of the Great Transformation of Politics, Socio-Economic Models, Work, and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2024, 978-1-032-59480-4</w:t>
@@ -4891,51 +4891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes numériques et contre-mouvement solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">érès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie Solidaire en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.130-134, 2022, 9782749276373</w:t>
@@ -5247,261 +5247,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaidoyer pour une autre gestion</w:t>
+                <w:t xml:space="preserve">1. Qu’est-ce que la gestion des associations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ERES, pp.201, 2016, </w:t>
+              <w:t xml:space="preserve">, Érès, pp.17-41, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.bern.2016.01.0201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eres.bern.2016.01.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073720v1</w:t>
+                <w:t xml:space="preserve">hal-04937104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1. Qu’est-ce que la gestion des associations ?</w:t>
+                <w:t xml:space="preserve">Plaidoyer pour une autre gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Érès, pp.17-41, 2016, </w:t>
+              <w:t xml:space="preserve">, ERES, pp.201, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.bern.2016.01.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eres.bern.2016.01.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937104v1</w:t>
+                <w:t xml:space="preserve">hal-02073720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Chaînes Globales de Valeur : Une lecture (re) contextualisée et (re)politisée de la RSE</w:t>
               </w:r>
@@ -5599,536 +5599,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framasoft : de la plateforme à l’archipel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les Oiseaux de Passage : une plateforme pour une autre fabrique du voyage et la défense de l’hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Srnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177060v1</w:t>
+                <w:t xml:space="preserve">hal-03363899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de Synthèse - There Are Platforms as AlternativeS. Entreprises plateformes, plateformes collaboratives et communs numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Oiseaux de Passage : une plateforme pour une autre fabrique du voyage et la défense de l’hospitalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Framasoft : de la plateforme à l’archipel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Srnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363899v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes collaboratives : Éléments de caractérisation et stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurel</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144472v1</w:t>
+                <w:t xml:space="preserve">halshs-02140103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes collaboratives : Éléments de caractérisation et stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Morel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02140103v1</w:t>
+                <w:t xml:space="preserve">hal-02144472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’entreprendre à l’ « encommuns ». Comment un processus entrepreneurial peut-il s’inscrire dans une perspective de création de communs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96F5266D"/>
+    <w:nsid w:val="1C62740C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6410,51 +6410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8A4BD6D2"/>
+    <w:nsid w:val="3DFE6B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6644,51 +6644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vercher-chaptal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090256115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.194.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemin Carine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2019-149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.131.0051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignour Am&#233;lie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.061.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9259" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-011-9201-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF31FD9722F150CD078CF260C37338F23B40351/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00785.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.177-193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Taska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253829v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mollona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032617190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courpasson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02073720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-vercher-chaptal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1723-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090256115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950990v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.194.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemin Carine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2019-149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.131.0051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignour Am&#233;lie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.061.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00785.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-011-9201-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF31FD9722F150CD078CF260C37338F23B40351/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.177-193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Taska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141402v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mollona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032617190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courpasson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02073720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bern.2016.01.0201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>