--- v0 (2026-03-11)
+++ v1 (2026-04-11)
@@ -827,191 +827,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrits connectés, nouvel écosystème, nouvelles normes : questions épistémologiques</w:t>
+                <w:t xml:space="preserve">Langue et pratiques numériques : nouveaux repères, nouvelles littératies en didactique des langues Présentation générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.44-66</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03203099v1</w:t>
+                <w:t xml:space="preserve">hal-03205931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langue et pratiques numériques : nouveaux repères, nouvelles littératies en didactique des langues Présentation générale</w:t>
+                <w:t xml:space="preserve">Ecrits connectés, nouvel écosystème, nouvelles normes : questions épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, pp.44-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205931v1</w:t>
+                <w:t xml:space="preserve">halshs-03203099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogations épistémologiques autour de l’oralité: quel paradigme pour la didactique de la prononciation de demain?</w:t>
               </w:r>
@@ -1972,191 +1972,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques d'oralité dans les pratiques écrites : du roman parlant du début du 20 e siècle aux écrits connectés</w:t>
+                <w:t xml:space="preserve">Mais ça craint pas un peu là bas ! Entre linguistique de l’oral et didactique, l’étude de « ça » dans le cadre de l’exploitation du corpus CFPP2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marques d’oralité et représentations de l’oral en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse universitaire de Savoie Mont-Blanc, pp. 87-106, 2020, 9782377410149</w:t>
+              <w:t xml:space="preserve">La Didactisation du Français vernaculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-84133-983-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145776v1</w:t>
+                <w:t xml:space="preserve">hal-03152847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais ça craint pas un peu là bas ! Entre linguistique de l’oral et didactique, l’étude de « ça » dans le cadre de l’exploitation du corpus CFPP2000</w:t>
+                <w:t xml:space="preserve">Les marques d'oralité dans les pratiques écrites : du roman parlant du début du 20 e siècle aux écrits connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Didactisation du Français vernaculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-84133-983-9</w:t>
+              <w:t xml:space="preserve">Marques d’oralité et représentations de l’oral en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse universitaire de Savoie Mont-Blanc, pp. 87-106, 2020, 9782377410149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152847v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grammaire de l'oralité dans une perspective didactique : description et propositions</w:t>
               </w:r>
@@ -3224,246 +3224,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se reconnaître ou non dans la parole échangée : langage parlé, identité et didactique.</w:t>
+                <w:t xml:space="preserve">De la communication scolaire à la culture communicative : élargissement des perspectives didactiques du français oral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archibald J. Galligani S. </w:t>
+              <w:t xml:space="preserve">N. Auger, C. Béal, F. Demougin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.292, 2009, Logiques sociales</w:t>
+              <w:t xml:space="preserve">Les enjeux de la communication interculturelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine., pp.n.c., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572968v1</w:t>
+                <w:t xml:space="preserve">hal-00572964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la communication scolaire à la culture communicative : élargissement des perspectives didactiques du français oral.</w:t>
+                <w:t xml:space="preserve">Se reconnaître ou non dans la parole échangée : langage parlé, identité et didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. Auger, C. Béal, F. Demougin. </w:t>
+              <w:t xml:space="preserve">Archibald J. ; Galligani S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la communication interculturelle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine., pp.n.c., 2009</w:t>
+              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572964v1</w:t>
+                <w:t xml:space="preserve">halshs-01364779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se reconnaître ou non dans la parole échangée : langage parlé, identité et didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archibald J. ; Galligani S. </w:t>
+              <w:t xml:space="preserve">Archibald J. Galligani S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, 2009</w:t>
+              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.292, 2009, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01364779v1</w:t>
+                <w:t xml:space="preserve">hal-00572968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Normes, variations et représentations de l’oral : vers un chemin didactique mieux balisé</w:t>
               </w:r>
@@ -3908,51 +3908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32C68E1E"/>
+    <w:nsid w:val="ADAFEDED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4139,51 +4139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/49247323/0/fiche___defaultstructureksup/&amp;RH=1180965642044" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03205931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974327v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4252" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.157.0.0000000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.3483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/49247323/0/fiche___defaultstructureksup/&amp;RH=1180965642044" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03205931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974327v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4252" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.157.0.0000000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.3483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>