--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1446,138 +1446,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, La linguistique populaire ou la valeur des savoirs profanes, XX, pp.219-237</w:t>
+              <w:t xml:space="preserve">, 2008, XX, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01123795v1</w:t>
+                <w:t xml:space="preserve">hal-00572958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verbalisations ordinaires dans la classe : objets furtifs ou variables encombrantes des sciences du langage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, XX, pp.n.c</w:t>
+              <w:t xml:space="preserve">, 2008, La linguistique populaire ou la valeur des savoirs profanes, XX, pp.219-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572958v1</w:t>
+                <w:t xml:space="preserve">halshs-01123795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie d’ensemble de la situation du FLE : état des lieux et perspectives pour une formation initiale et continue renouvelée</w:t>
               </w:r>
@@ -1972,191 +1972,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais ça craint pas un peu là bas ! Entre linguistique de l’oral et didactique, l’étude de « ça » dans le cadre de l’exploitation du corpus CFPP2000</w:t>
+                <w:t xml:space="preserve">Les marques d'oralité dans les pratiques écrites : du roman parlant du début du 20 e siècle aux écrits connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Didactisation du Français vernaculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-84133-983-9</w:t>
+              <w:t xml:space="preserve">Marques d’oralité et représentations de l’oral en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse universitaire de Savoie Mont-Blanc, pp. 87-106, 2020, 9782377410149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152847v1</w:t>
+                <w:t xml:space="preserve">hal-03145776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques d'oralité dans les pratiques écrites : du roman parlant du début du 20 e siècle aux écrits connectés</w:t>
+                <w:t xml:space="preserve">Mais ça craint pas un peu là bas ! Entre linguistique de l’oral et didactique, l’étude de « ça » dans le cadre de l’exploitation du corpus CFPP2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marques d’oralité et représentations de l’oral en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse universitaire de Savoie Mont-Blanc, pp. 87-106, 2020, 9782377410149</w:t>
+              <w:t xml:space="preserve">La Didactisation du Français vernaculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-84133-983-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145776v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grammaire de l'oralité dans une perspective didactique : description et propositions</w:t>
               </w:r>
@@ -2428,277 +2428,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Grammaire de la diction française (1912) : sur les traces de la didactique de l’oral cent ans après… »</w:t>
+                <w:t xml:space="preserve">La Grammaire de la diction française (1912) : sur les traces de la didactique de l'oral cent ans après…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Riveneuve, Série « Langues et perspectives didactiques. </w:t>
+              <w:t xml:space="preserve">Raphaële Fouillet et Sofia Stratilaki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation aux langues : contextes et perspectives. Hommages à J. C. Beacco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Éducation aux langues : contextes et perspectives. Mélanges offerts à Jean-Claude Beacco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve,, 2013, Série « Langues et perspectives didactiques »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01364625v1</w:t>
+                <w:t xml:space="preserve">hal-03145921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École et langues. Questions de difficulté en contextes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« La Grammaire de la diction française (1912) : sur les traces de la didactique de l’oral cent ans après… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve, Série « Langues et perspectives didactiques. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve éditions, 2013, 978-2-36013-160-0</w:t>
+              <w:t xml:space="preserve">Éducation aux langues : contextes et perspectives. Hommages à J. C. Beacco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449572v1</w:t>
+                <w:t xml:space="preserve">halshs-01364625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’écrit numérique à l’écrit scolaire : quelle perception de la norme du français par des élèves adolescents en difficulté scolaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">École et langues. Questions de difficulté en contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École et langues. Des difficultés en contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve, 2013, Collection « langues et perspectives didactiques »</w:t>
+              <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2013, 978-2-36013-160-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421634v1</w:t>
+                <w:t xml:space="preserve">hal-01449572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’écrit numérique à l’écrit scolaire : quelle perception de la norme du français par des élèves adolescents en difficulté scolaire ?</w:t>
               </w:r>
@@ -2710,240 +2701,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed.Ecole polytechnique 2013, École et langues. Difficultés en contextes</w:t>
+              <w:t xml:space="preserve">École et langues. Des difficultés en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, 2013, Collection « langues et perspectives didactiques »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01364649v1</w:t>
+                <w:t xml:space="preserve">hal-01421634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Enseigner les discours grammaticaux : des schématisations grammairiennes aux parcours énonciatifs »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’écrit numérique à l’écrit scolaire : quelle perception de la norme du français par des élèves adolescents en difficulté scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Olivier Bertrand et Isabelle Schaffner. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Olivier ; Schaffner Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'école polytechnique, pp.65-80, 2013</w:t>
+              <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed.Ecole polytechnique 2013, École et langues. Difficultés en contextes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445727v1</w:t>
+                <w:t xml:space="preserve">halshs-01364649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grammaire de la diction française (1912) : sur les traces de la didactique de l'oral cent ans après…</w:t>
+                <w:t xml:space="preserve">« Enseigner les discours grammaticaux : des schématisations grammairiennes aux parcours énonciatifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Raphaële Fouillet et Sofia Stratilaki. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bertrand et Isabelle Schaffner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation aux langues : contextes et perspectives. Mélanges offerts à Jean-Claude Beacco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve,, 2013, Série « Langues et perspectives didactiques »</w:t>
+              <w:t xml:space="preserve">Enseigner la grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'école polytechnique, pp.65-80, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145921v1</w:t>
+                <w:t xml:space="preserve">hal-01445727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca l’fait grave, ou le statut des nouveaux univers langagiers en didactique du français et des langues</w:t>
               </w:r>
@@ -3078,538 +3078,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la variation et l’oralité dans l’enseignement du français ?</w:t>
+                <w:t xml:space="preserve">Quelle place pour la variation et l'oralité dans l'enseignement du français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand &amp; Schaffner dir. </w:t>
+              <w:t xml:space="preserve">Isabelle Schaffner, Olivier Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel français enseigner La question de la norme dans l'enseignement / apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 978-2-7302-1547-3</w:t>
+              <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l'apprentissage / enseignement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Ecole polytechnique, pp.373, 2010, Langues et Cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143252v1</w:t>
+                <w:t xml:space="preserve">hal-00572971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la variation et l'oralité dans l'enseignement du français ?</w:t>
+                <w:t xml:space="preserve">Quelle place pour la variation et l’oralité dans l’enseignement du français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Schaffner, Olivier Bertrand. </w:t>
+              <w:t xml:space="preserve">Bertrand &amp; Schaffner dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l'apprentissage / enseignement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Ecole polytechnique, pp.373, 2010, Langues et Cultures</w:t>
+              <w:t xml:space="preserve">Quel français enseigner La question de la norme dans l'enseignement / apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-7302-1547-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572971v1</w:t>
+                <w:t xml:space="preserve">hal-03143252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la communication scolaire à la culture communicative : élargissement des perspectives didactiques du français oral.</w:t>
+                <w:t xml:space="preserve">Se reconnaître ou non dans la parole échangée : langage parlé, identité et didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. Auger, C. Béal, F. Demougin. </w:t>
+              <w:t xml:space="preserve">Archibald J. Galligani S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la communication interculturelle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine., pp.n.c., 2009</w:t>
+              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.292, 2009, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572964v1</w:t>
+                <w:t xml:space="preserve">hal-00572968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se reconnaître ou non dans la parole échangée : langage parlé, identité et didactique.</w:t>
+                <w:t xml:space="preserve">De la communication scolaire à la culture communicative : élargissement des perspectives didactiques du français oral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archibald J. ; Galligani S. </w:t>
+              <w:t xml:space="preserve">N. Auger, C. Béal, F. Demougin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, 2009</w:t>
+              <w:t xml:space="preserve">Les enjeux de la communication interculturelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine., pp.n.c., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01364779v1</w:t>
+                <w:t xml:space="preserve">hal-00572964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se reconnaître ou non dans la parole échangée : langage parlé, identité et didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archibald J. Galligani S. </w:t>
+              <w:t xml:space="preserve">Archibald J. ; Galligani S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.292, 2009, Logiques sociales</w:t>
+              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572968v1</w:t>
+                <w:t xml:space="preserve">halshs-01364779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Normes, variations et représentations de l’oral : vers un chemin didactique mieux balisé</w:t>
+                <w:t xml:space="preserve">La modélisation de l'oral, une démarche timide... Effets de quelques représentations de l'oral sur l'enseignement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chiss J.L. </w:t>
+              <w:t xml:space="preserve">Parpette &amp; Mochet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immigration, Ecole et didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Hatier, pp.148-186, 2008</w:t>
+              <w:t xml:space="preserve">L'oral en représentation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME, pp.n.c., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446073v1</w:t>
+                <w:t xml:space="preserve">hal-00572962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de l'oral, une démarche timide... Effets de quelques représentations de l'oral sur l'enseignement.</w:t>
+                <w:t xml:space="preserve">« Normes, variations et représentations de l’oral : vers un chemin didactique mieux balisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Parpette &amp; Mochet. </w:t>
+              <w:t xml:space="preserve">Chiss J.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'oral en représentation(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME, pp.n.c., 2008</w:t>
+              <w:t xml:space="preserve">Immigration, Ecole et didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Hatier, pp.148-186, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572962v1</w:t>
+                <w:t xml:space="preserve">hal-01446073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’idéologie didactique à la pratique de classe. Approche de représentations d’étudiants et d’enseignants étrangers</w:t>
               </w:r>
@@ -3908,51 +3908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADAFEDED"/>
+    <w:nsid w:val="F8612220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4139,51 +4139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/49247323/0/fiche___defaultstructureksup/&amp;RH=1180965642044" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03205931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974327v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4252" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.157.0.0000000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.3483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/49247323/0/fiche___defaultstructureksup/&amp;RH=1180965642044" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03205931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974327v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4252" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.157.0.0000000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.3483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>