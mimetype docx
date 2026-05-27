--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -557,265 +557,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoles et langues. Des difficultés en contextes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une didactique de l'oralité. Enseigner le français tel qu'il est parlé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Riveneuve, 2013, Actes académiques - Langues et perspectives didactiques, GALLIGANI Stéphanie et LECLERE Malory</w:t>
+              <w:t xml:space="preserve">Les éditions Didier, 2013, Pour une didactique de l'oralité. Enseigner le français tel qu'il est parlé., Editions Didier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421613v1</w:t>
+                <w:t xml:space="preserve">halshs-01364599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une didactique de l'oralité. Enseigner le français tel qu'il est parlé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">École et langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les éditions Didier, 2013, Pour une didactique de l'oralité. Enseigner le français tel qu'il est parlé., Editions Didier</w:t>
+              <w:t xml:space="preserve">Riveneuve éditions, 2013, Stéphanie Galligani et Malory Leclerc, 978-2-36013-160-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01364599v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École et langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecoles et langues. Des difficultés en contextes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Riveneuve éditions, 2013, Stéphanie Galligani et Malory Leclerc, 978-2-36013-160-0</w:t>
+              <w:t xml:space="preserve">Riveneuve, 2013, Actes académiques - Langues et perspectives didactiques, GALLIGANI Stéphanie et LECLERE Malory</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449560v1</w:t>
+                <w:t xml:space="preserve">hal-01421613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -827,191 +827,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langue et pratiques numériques : nouveaux repères, nouvelles littératies en didactique des langues Présentation générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ecrits connectés, nouvel écosystème, nouvelles normes : questions épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, pp.44-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205931v1</w:t>
+                <w:t xml:space="preserve">halshs-03203099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrits connectés, nouvel écosystème, nouvelles normes : questions épistémologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Langue et pratiques numériques : nouveaux repères, nouvelles littératies en didactique des langues Présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.44-66</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03203099v1</w:t>
+                <w:t xml:space="preserve">hal-03205931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogations épistémologiques autour de l’oralité: quel paradigme pour la didactique de la prononciation de demain?</w:t>
               </w:r>
@@ -1216,368 +1216,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les grammaires du français langue étrangère produites en contexte allophone.</w:t>
+                <w:t xml:space="preserve">Grammaires du français et discours grammaticaux contextualisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Klein Stratilaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, La grammaire en FLE/FLES. Quels savoirs pour quels enseignements ?, 57, pp.38-46</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01364568v1</w:t>
+                <w:t xml:space="preserve">hal-03145877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammaires du français et discours grammaticaux contextualisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bruley</w:t>
+                <w:t xml:space="preserve">Questionner les grammaires du français langue étrangère produites en contexte allophone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Klein Stratilaki</w:t>
+                <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, La grammaire en FLE/FLES. Quels savoirs pour quels enseignements ?, 57, pp.38-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145877v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01364568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verbalisations ordinaires dans la classe : objets furtifs ou variables encombrantes des sciences du langage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, XX, pp.n.c</w:t>
+              <w:t xml:space="preserve">, 2008, La linguistique populaire ou la valeur des savoirs profanes, XX, pp.219-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572958v1</w:t>
+                <w:t xml:space="preserve">halshs-01123795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verbalisations ordinaires dans la classe : objets furtifs ou variables encombrantes des sciences du langage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, La linguistique populaire ou la valeur des savoirs profanes, XX, pp.219-237</w:t>
+              <w:t xml:space="preserve">, 2008, XX, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01123795v1</w:t>
+                <w:t xml:space="preserve">hal-00572958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie d’ensemble de la situation du FLE : état des lieux et perspectives pour une formation initiale et continue renouvelée</w:t>
               </w:r>
@@ -1658,384 +1658,384 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude de la langue dans une perspective didactique</w:t>
+                <w:t xml:space="preserve">Epistemological reflections in didactics of French as a foreign language on the place for the grammar of orality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.-L. CHISS. </w:t>
+              <w:t xml:space="preserve">Simon Coffey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le FLE et la francophonie dans le monde. Aspects linguistiques, culturels, éducatifs et institutionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 5, Ed. Armand Colin, pp.199-247, 2021, U, 978-2-200-63173-4</w:t>
+              <w:t xml:space="preserve">The history of Grammar in Foreign Language Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press B V, pp.212-229, 2021, Languages and Culture in History</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960268v1</w:t>
+                <w:t xml:space="preserve">hal-03960318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemological reflections in didactics of French as a foreign language on the place for the grammar of orality</w:t>
+                <w:t xml:space="preserve">L’étude de la langue dans une perspective didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Simon Coffey. </w:t>
+              <w:t xml:space="preserve">J.-L. CHISS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The history of Grammar in Foreign Language Teaching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amsterdam University Press B V, pp.212-229, 2021, Languages and Culture in History</w:t>
+              <w:t xml:space="preserve">Le FLE et la francophonie dans le monde. Aspects linguistiques, culturels, éducatifs et institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 5, Ed. Armand Colin, pp.199-247, 2021, U, 978-2-200-63173-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960318v1</w:t>
+                <w:t xml:space="preserve">hal-03960268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques d’oralité dans les pratiques écrites : du roman parlant du début du XXe siècle aux écrits connectés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'enseignement de l'oral en classe de langue. Stimuli et évaluation,De la tradition à la modernité, quels enjeux contemporains pour favoriser la compétence à communiquer langagièrement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guo J. &amp; Galanes G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marques d’oralité et représentation de l’oral en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-112, 2020</w:t>
+              <w:t xml:space="preserve">L'enseignement de l'oral en classe de langue. Stimuli et évaluation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782813003669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02960001v1</w:t>
+                <w:t xml:space="preserve">hal-03960371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement de l'oral en classe de langue. Stimuli et évaluation,De la tradition à la modernité, quels enjeux contemporains pour favoriser la compétence à communiquer langagièrement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les marques d’oralité dans les pratiques écrites : du roman parlant du début du XXe siècle aux écrits connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement de l'oral en classe de langue. Stimuli et évaluation,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marques d’oralité et représentation de l’oral en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-112, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives contemporaines</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03960371v1</w:t>
+                <w:t xml:space="preserve">halshs-02960001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marques d'oralité dans les pratiques écrites : du roman parlant du début du 20 e siècle aux écrits connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marques d’oralité et représentations de l’oral en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse universitaire de Savoie Mont-Blanc, pp. 87-106, 2020, 9782377410149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2428,522 +2428,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grammaire de la diction française (1912) : sur les traces de la didactique de l'oral cent ans après…</w:t>
+                <w:t xml:space="preserve">« La Grammaire de la diction française (1912) : sur les traces de la didactique de l’oral cent ans après… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raphaële Fouillet et Sofia Stratilaki. </w:t>
+              <w:t xml:space="preserve">Riveneuve, Série « Langues et perspectives didactiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation aux langues : contextes et perspectives. Mélanges offerts à Jean-Claude Beacco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve,, 2013, Série « Langues et perspectives didactiques »</w:t>
+              <w:t xml:space="preserve">Éducation aux langues : contextes et perspectives. Hommages à J. C. Beacco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145921v1</w:t>
+                <w:t xml:space="preserve">halshs-01364625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Grammaire de la diction française (1912) : sur les traces de la didactique de l’oral cent ans après… »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">École et langues. Questions de difficulté en contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation aux langues : contextes et perspectives. Hommages à J. C. Beacco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2013, 978-2-36013-160-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01364625v1</w:t>
+                <w:t xml:space="preserve">hal-01449572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École et langues. Questions de difficulté en contextes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De l’écrit numérique à l’écrit scolaire : quelle perception de la norme du français par des élèves adolescents en difficulté scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve éditions, 2013, 978-2-36013-160-0</w:t>
+              <w:t xml:space="preserve">École et langues. Des difficultés en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, 2013, Collection « langues et perspectives didactiques »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449572v1</w:t>
+                <w:t xml:space="preserve">hal-01421634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’écrit numérique à l’écrit scolaire : quelle perception de la norme du français par des élèves adolescents en difficulté scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Olivier ; Schaffner Isabelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École et langues. Des difficultés en contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve, 2013, Collection « langues et perspectives didactiques »</w:t>
+              <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed.Ecole polytechnique 2013, École et langues. Difficultés en contextes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421634v1</w:t>
+                <w:t xml:space="preserve">halshs-01364649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’écrit numérique à l’écrit scolaire : quelle perception de la norme du français par des élèves adolescents en difficulté scolaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+                <w:t xml:space="preserve">« Enseigner les discours grammaticaux : des schématisations grammairiennes aux parcours énonciatifs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bertrand Olivier ; Schaffner Isabelle. </w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bertrand et Isabelle Schaffner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed.Ecole polytechnique 2013, École et langues. Difficultés en contextes</w:t>
+              <w:t xml:space="preserve">Enseigner la grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'école polytechnique, pp.65-80, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01364649v1</w:t>
+                <w:t xml:space="preserve">hal-01445727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Enseigner les discours grammaticaux : des schématisations grammairiennes aux parcours énonciatifs »</w:t>
+                <w:t xml:space="preserve">La Grammaire de la diction française (1912) : sur les traces de la didactique de l'oral cent ans après…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Olivier Bertrand et Isabelle Schaffner. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaële Fouillet et Sofia Stratilaki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'école polytechnique, pp.65-80, 2013</w:t>
+              <w:t xml:space="preserve">Éducation aux langues : contextes et perspectives. Mélanges offerts à Jean-Claude Beacco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve,, 2013, Série « Langues et perspectives didactiques »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445727v1</w:t>
+                <w:t xml:space="preserve">hal-03145921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca l’fait grave, ou le statut des nouveaux univers langagiers en didactique du français et des langues</w:t>
               </w:r>
@@ -3002,51 +3002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça lfé grave ou le statut des nouveaux univers langagiers en didactique du français et des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3078,538 +3078,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la variation et l'oralité dans l'enseignement du français ?</w:t>
+                <w:t xml:space="preserve">Quelle place pour la variation et l’oralité dans l’enseignement du français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Schaffner, Olivier Bertrand. </w:t>
+              <w:t xml:space="preserve">Bertrand &amp; Schaffner dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l'apprentissage / enseignement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Ecole polytechnique, pp.373, 2010, Langues et Cultures</w:t>
+              <w:t xml:space="preserve">Quel français enseigner La question de la norme dans l'enseignement / apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-7302-1547-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572971v1</w:t>
+                <w:t xml:space="preserve">hal-03143252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la variation et l’oralité dans l’enseignement du français ?</w:t>
+                <w:t xml:space="preserve">Quelle place pour la variation et l'oralité dans l'enseignement du français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand &amp; Schaffner dir. </w:t>
+              <w:t xml:space="preserve">Isabelle Schaffner, Olivier Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel français enseigner La question de la norme dans l'enseignement / apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 978-2-7302-1547-3</w:t>
+              <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l'apprentissage / enseignement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Ecole polytechnique, pp.373, 2010, Langues et Cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143252v1</w:t>
+                <w:t xml:space="preserve">hal-00572971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se reconnaître ou non dans la parole échangée : langage parlé, identité et didactique.</w:t>
+                <w:t xml:space="preserve">De la communication scolaire à la culture communicative : élargissement des perspectives didactiques du français oral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archibald J. Galligani S. </w:t>
+              <w:t xml:space="preserve">N. Auger, C. Béal, F. Demougin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.292, 2009, Logiques sociales</w:t>
+              <w:t xml:space="preserve">Les enjeux de la communication interculturelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine., pp.n.c., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572968v1</w:t>
+                <w:t xml:space="preserve">hal-00572964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la communication scolaire à la culture communicative : élargissement des perspectives didactiques du français oral.</w:t>
+                <w:t xml:space="preserve">Se reconnaître ou non dans la parole échangée : langage parlé, identité et didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. Auger, C. Béal, F. Demougin. </w:t>
+              <w:t xml:space="preserve">Archibald J. ; Galligani S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la communication interculturelle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine., pp.n.c., 2009</w:t>
+              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572964v1</w:t>
+                <w:t xml:space="preserve">halshs-01364779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se reconnaître ou non dans la parole échangée : langage parlé, identité et didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archibald J. ; Galligani S. </w:t>
+              <w:t xml:space="preserve">Archibald J. Galligani S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, 2009</w:t>
+              <w:t xml:space="preserve">Langue (s) et immigration (s) : Société, école, travail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.292, 2009, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01364779v1</w:t>
+                <w:t xml:space="preserve">hal-00572968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de l'oral, une démarche timide... Effets de quelques représentations de l'oral sur l'enseignement.</w:t>
+                <w:t xml:space="preserve">« Normes, variations et représentations de l’oral : vers un chemin didactique mieux balisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Parpette &amp; Mochet. </w:t>
+              <w:t xml:space="preserve">Chiss J.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'oral en représentation(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME, pp.n.c., 2008</w:t>
+              <w:t xml:space="preserve">Immigration, Ecole et didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Hatier, pp.148-186, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572962v1</w:t>
+                <w:t xml:space="preserve">hal-01446073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Normes, variations et représentations de l’oral : vers un chemin didactique mieux balisé</w:t>
+                <w:t xml:space="preserve">La modélisation de l'oral, une démarche timide... Effets de quelques représentations de l'oral sur l'enseignement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chiss J.L. </w:t>
+              <w:t xml:space="preserve">Parpette &amp; Mochet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immigration, Ecole et didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Hatier, pp.148-186, 2008</w:t>
+              <w:t xml:space="preserve">L'oral en représentation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME, pp.n.c., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446073v1</w:t>
+                <w:t xml:space="preserve">hal-00572962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’idéologie didactique à la pratique de classe. Approche de représentations d’étudiants et d’enseignants étrangers</w:t>
               </w:r>
@@ -3700,90 +3700,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue française et ses contacts avec d'autres langues sur l’Internet : observation, description et analyse des pratiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Antoine Veyrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3908,51 +3908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8612220"/>
+    <w:nsid w:val="FCBA3AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4139,51 +4139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/49247323/0/fiche___defaultstructureksup/&amp;RH=1180965642044" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03205931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974327v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4252" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.157.0.0000000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.3483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/49247323/0/fiche___defaultstructureksup/&amp;RH=1180965642044" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/le-francais-et-les-langues-histoire-linguistique-didactique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03205931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974327v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4252" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.157.0.0000000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.3483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>