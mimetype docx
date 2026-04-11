--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -449,295 +449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progresses on the Use of Two-Photon Absorption Laser Induced Fluorescence (TALIF) Diagnostics for Measuring Absolute Atomic Densities in Plasmas and Flames</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Picosecond two-photon absorption laser induced fluorescence (ps-TALIF) in krypton: the role of photoionization on the density depletion of the fluorescing state Kr 5p´[3/2]2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Aubert</w:t>
+                <w:t xml:space="preserve">K. Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne y Duluard</w:t>
+                <w:t xml:space="preserve">X Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plasma4010009⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0041471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358464v1</w:t>
+                <w:t xml:space="preserve">hal-03087285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond two-photon absorption laser induced fluorescence (ps-TALIF) in krypton: the role of photoionization on the density depletion of the fluorescing state Kr 5p´[3/2]2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X Aubert</w:t>
+                <w:t xml:space="preserve">Progresses on the Use of Two-Photon Absorption Laser Induced Fluorescence (TALIF) Diagnostics for Measuring Absolute Atomic Densities in Plasmas and Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne y Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (4), </w:t>
+              <w:t xml:space="preserve">plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.145-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0041471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plasma4010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087285v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of N(4S) kinetics during the transients of a strongly emissive pulsed ECR plasma using ns-TALIF</w:t>
               </w:r>
@@ -749,51 +749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bisceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -870,51 +870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three optical diagnostic techniques for the measurement of boron atom density in a H 2 /B 2 H 6 microwave plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1344,307 +1344,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ x-ray photoelectron spectroscopy analysis of SiOxFy passivation layer obtained in a SF6/O-2 cryoetching process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogenic etching of n-type silicon with p+ doped walls with the TGZM process through the Al/Si eutectic alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pereira</w:t>
+                <w:t xml:space="preserve">B. Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.E. Pichon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C.Y. Duluard</w:t>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3085957⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86, pp.2262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432322v1</w:t>
+                <w:t xml:space="preserve">hal-00413753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of n-type silicon with p+ doped walls with the TGZM process through the Al/Si eutectic alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+                <w:t xml:space="preserve">In situ x-ray photoelectron spectroscopy analysis of SiOxFy passivation layer obtained in a SF6/O-2 cryoetching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morillon</w:t>
+                <w:t xml:space="preserve">L.E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+                <w:t xml:space="preserve">R. Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.04.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (7), pp.071501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3085957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00413753v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ x-ray photoelectron spectroscopy analysis of SiOxFy passivation layer obtained in a SF6/O2 cryoetching process</w:t>
               </w:r>
@@ -1669,91 +1669,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.071501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3085957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365892v1</w:t>
@@ -1941,51 +1941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24, pp.075022. </w:t>
@@ -2399,51 +2399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Anastassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne y Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Thin Film International Union Meeting (PLATHINIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes (France), France</w:t>
@@ -2466,70 +2466,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of absolute atomic hydrogen densities by Two-Photon Absorption Laser Induced Fluorescence in a H2/CH4 Microwave Plasma at High Pressure and High Microwave Power</w:t>
+                <w:t xml:space="preserve">Determination of absolute atomic hydrogen densities by TALIF in a H2/CH4 microwave plasma at high power and high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,116 +2541,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gas Discharge 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.718-721</w:t>
+              <w:t xml:space="preserve">9th International Workshop Strong Microwaves and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Volga river, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056857v1</w:t>
+                <w:t xml:space="preserve">hal-01056888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of absolute atomic hydrogen densities by TALIF in a H2/CH4 microwave plasma at high power and high pressure</w:t>
+                <w:t xml:space="preserve">Determination of absolute atomic hydrogen densities by Two-Photon Absorption Laser Induced Fluorescence in a H2/CH4 Microwave Plasma at High Pressure and High Microwave Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,315 +2662,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop Strong Microwaves and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Volga river, Russia</w:t>
+              <w:t xml:space="preserve">Gas Discharge 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.718-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056888v1</w:t>
+                <w:t xml:space="preserve">hal-01056857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hydrogen density and temperature measurements by Two-Photon Absorption Laser Induced Fluorescence in a High Power Density H2/CH4 Microwave Plasma</w:t>
+                <w:t xml:space="preserve">Detection of Hydrogen Atoms by Two Photons Absorption Laser Induced Fluorescence in a High Power Density H2/CH4 Microwave Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Derkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXXI edition of the International Conference on Phenomena in Ionized Gases (ICPIG) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">The 10th Frontiers in Low Temperature Plasma Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056903v1</w:t>
+                <w:t xml:space="preserve">hal-01056898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Hydrogen Atoms by Two Photons Absorption Laser Induced Fluorescence in a High Power Density H2/CH4 Microwave Plasma</w:t>
+                <w:t xml:space="preserve">Atomic Hydrogen density and temperature measurements by Two-Photon Absorption Laser Induced Fluorescence in a High Power Density H2/CH4 Microwave Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Derkaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Frontiers in Low Temperature Plasma Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">The XXXI edition of the International Conference on Phenomena in Ionized Gases (ICPIG) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056898v1</w:t>
+                <w:t xml:space="preserve">hal-01056903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics and mass spectrometry on the afterglow of an atmospheric pressure Ar/O2 radiofrequency plasma used for polymer surface treatment</w:t>
               </w:r>
@@ -3433,277 +3433,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust passivation-enhanced cryogenic process used for deep silicon etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryoetching of silicon for MEMS and microelectronic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 54th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Seattle, United States</w:t>
+              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444264v1</w:t>
+                <w:t xml:space="preserve">hal-00442662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoetching of silicon for MEMS and microelectronic components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiOxFy film growth in SiF4/O2 plasma at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. pp.30P-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442662v1</w:t>
+                <w:t xml:space="preserve">hal-00444241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced robustness of the cryogenic process for silicon deep etching</w:t>
               </w:r>
@@ -3808,152 +3808,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiOxFy film growth in SiF4/O2 plasma at cryogenic temperature</w:t>
+                <w:t xml:space="preserve">A robust passivation-enhanced cryogenic process used for deep silicon etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. pp.30P-105</w:t>
+              <w:t xml:space="preserve">AVS 54th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444241v1</w:t>
+                <w:t xml:space="preserve">hal-00444264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on SF6/SiCl4 inductively coupled plasma by mass spectrometry and optical emission spectroscopy</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
@@ -4632,51 +4632,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20C5DB55"/>
+    <w:nsid w:val="88BEB964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4863,51 +4863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-y-duluard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1773-6551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCN-4766-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087285v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duluard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041471" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059103v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bisceglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0da1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa94d8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303173v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303165v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100209" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085957" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0BS52N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/7/075022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZW8J0WG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derkaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303169v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-y-duluard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1773-6551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCN-4766-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087285v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duluard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059103v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bisceglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0da1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa94d8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303173v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303165v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100209" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0BS52N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Pichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085957" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/7/075022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZW8J0WG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derkaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303169v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>