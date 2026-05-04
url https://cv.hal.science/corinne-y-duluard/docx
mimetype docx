--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1490,706 +1490,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ x-ray photoelectron spectroscopy analysis of SiOxFy passivation layer obtained in a SF6/O-2 cryoetching process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.Y. Duluard</w:t>
+                <w:t xml:space="preserve">Neutral species in inductively coupled SF6/SiCl4 plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.115206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432322v1</w:t>
+                <w:t xml:space="preserve">hal-00396438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ x-ray photoelectron spectroscopy analysis of SiOxFy passivation layer obtained in a SF6/O2 cryoetching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.071501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3085957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral species in inductively coupled SF6/SiCl4 plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the addition of SF6 and N2 in inductively coupled SiCl4 plasma for GaN etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24, pp.075022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/24/7/075022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396438v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the addition of SF6 and N2 in inductively coupled SiCl4 plasma for GaN etching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SO2 passivating chemistry for silicon cryogenic deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...38 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17, pp.045008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0963-0252/17/4/045008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2199,91 +2065,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of picosecond laser pulse properties using a streak camera and their utilization for TALIF studies in a microwave plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Constant Siby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2292,499 +2158,499 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Science and Technology Forum and Exposition (AIAA SciTech Forum)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orlando (Florida), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2024-0806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a helium micro-plasma jet by means of ps-TALIF and a streak camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Anastassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne y Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Thin Film International Union Meeting (PLATHINIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of absolute atomic hydrogen densities by TALIF in a H2/CH4 microwave plasma at high power and high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop Strong Microwaves and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Volga river, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of absolute atomic hydrogen densities by Two-Photon Absorption Laser Induced Fluorescence in a H2/CH4 Microwave Plasma at High Pressure and High Microwave Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas Discharge 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.718-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Hydrogen Atoms by Two Photons Absorption Laser Induced Fluorescence in a High Power Density H2/CH4 Microwave Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2799,194 +2665,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Frontiers in Low Temperature Plasma Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Hydrogen density and temperature measurements by Two-Photon Absorption Laser Induced Fluorescence in a High Power Density H2/CH4 Microwave Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXXI edition of the International Conference on Phenomena in Ionized Gases (ICPIG) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics and mass spectrometry on the afterglow of an atmospheric pressure Ar/O2 radiofrequency plasma used for polymer surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3028,363 +2894,363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Belfast, Ireland. pp.C.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STiGer cryoetching process of silicon: passivation mechanisms, enhanced robustness and performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics 2nd International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on O2 and SO2 passivating chemistry for silicon deep cryogenic etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 53rd International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of SiOxFy passivation layer deposited in SiF4/O2 ICP discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,100 +3269,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 55th International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoetching of silicon for MEMS and microelectronic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,323 +3394,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiOxFy film growth in SiF4/O2 plasma at cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. pp.30P-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced robustness of the cryogenic process for silicon deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust passivation-enhanced cryogenic process used for deep silicon etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3853,275 +3719,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 54th International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on SF6/SiCl4 inductively coupled plasma by mass spectrometry and optical emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation of cryogenic processes for silicon deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4153,301 +4019,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiOxFy film deposited by SiF4/O2 plasma on silicon at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral production in SF6/SiCl4 inductively coupled plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4457,114 +4323,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de nouvelles voies de passivation non polymérisante pour la gravure profonde du silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université d'Orléans, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00413276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4632,51 +4498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88BEB964"/>
+    <w:nsid w:val="61B4AB55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4863,51 +4729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-y-duluard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1773-6551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCN-4766-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087285v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duluard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059103v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bisceglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0da1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa94d8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303173v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303165v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100209" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0BS52N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Pichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085957" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/7/075022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZW8J0WG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derkaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303169v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-y-duluard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1773-6551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCN-4766-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087285v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duluard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059103v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bisceglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0da1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa94d8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303173v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303165v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100209" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0BS52N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085957" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/7/075022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZW8J0WG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derkaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303169v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>