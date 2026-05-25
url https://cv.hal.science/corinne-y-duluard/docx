--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-1773-6551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=BcLMvIkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">JCN-4766-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,1889 +194,1889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depopulation mechanisms of atomic hydrogen in the n=3 level following two-photon excitation by a picosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (1), pp.015003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/ad10f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiarities of measuring fluorescence decay times by a streak camera for ps-TALIF experiments in reactive plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Höft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (9), pp.095203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6501/acd8db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond two-photon absorption laser induced fluorescence (ps-TALIF) in krypton: the role of photoionization on the density depletion of the fluorescing state Kr 5p´[3/2]2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0041471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresses on the Use of Two-Photon Absorption Laser Induced Fluorescence (TALIF) Diagnostics for Measuring Absolute Atomic Densities in Plasmas and Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne y Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.145-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plasma4010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of N(4S) kinetics during the transients of a strongly emissive pulsed ECR plasma using ns-TALIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bisceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 30, pp.095001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/ac0da1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059103v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three optical diagnostic techniques for the measurement of boron atom density in a H 2 /B 2 H 6 microwave plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/aa94d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ambient air on the flowing afterglow of an atmospheric pressure Ar/O2 radiofrequency plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Reniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (9), pp.093303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4794324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTFE Surface Etching in the Post-discharge of a Scanning RF Plasma Torch: Evidence of Ejected Fluorinated Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (8), pp.820-829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.201100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303165v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternating SiCl4/O2 passivation steps with SF6 etch steps for silicon deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.065015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic etching of n-type silicon with p+ doped walls with the TGZM process through the Al/Si eutectic alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 86, pp.2262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2009.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral species in inductively coupled SF6/SiCl4 plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.115206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ x-ray photoelectron spectroscopy analysis of SiOxFy passivation layer obtained in a SF6/O2 cryoetching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pereira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.071501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3085957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the addition of SF6 and N2 in inductively coupled SiCl4 plasma for GaN etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24, pp.075022. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/24/7/075022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO2 passivating chemistry for silicon cryogenic deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17, pp.045008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0963-0252/17/4/045008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2065,2372 +2086,2372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of picosecond laser pulse properties using a streak camera and their utilization for TALIF studies in a microwave plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Constant Siby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Science and Technology Forum and Exposition (AIAA SciTech Forum)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orlando (Florida), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2024-0806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a helium micro-plasma jet by means of ps-TALIF and a streak camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Anastassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne y Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Thin Film International Union Meeting (PLATHINIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of absolute atomic hydrogen densities by TALIF in a H2/CH4 microwave plasma at high power and high pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Determination of absolute atomic hydrogen densities by Two-Photon Absorption Laser Induced Fluorescence in a H2/CH4 Microwave Plasma at High Pressure and High Microwave Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop Strong Microwaves and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Volga river, Russia</w:t>
+              <w:t xml:space="preserve">Gas Discharge 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.718-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056888v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of absolute atomic hydrogen densities by Two-Photon Absorption Laser Induced Fluorescence in a H2/CH4 Microwave Plasma at High Pressure and High Microwave Power</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Determination of absolute atomic hydrogen densities by TALIF in a H2/CH4 microwave plasma at high power and high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gas Discharge 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.718-721</w:t>
+              <w:t xml:space="preserve">9th International Workshop Strong Microwaves and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Volga river, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056857v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Hydrogen Atoms by Two Photons Absorption Laser Induced Fluorescence in a High Power Density H2/CH4 Microwave Plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Atomic Hydrogen density and temperature measurements by Two-Photon Absorption Laser Induced Fluorescence in a High Power Density H2/CH4 Microwave Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Frontiers in Low Temperature Plasma Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">The XXXI edition of the International Conference on Phenomena in Ionized Gases (ICPIG) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056898v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hydrogen density and temperature measurements by Two-Photon Absorption Laser Induced Fluorescence in a High Power Density H2/CH4 Microwave Plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Detection of Hydrogen Atoms by Two Photons Absorption Laser Induced Fluorescence in a High Power Density H2/CH4 Microwave Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Derkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXXI edition of the International Conference on Phenomena in Ionized Gases (ICPIG) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">The 10th Frontiers in Low Temperature Plasma Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056903v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics and mass spectrometry on the afterglow of an atmospheric pressure Ar/O2 radiofrequency plasma used for polymer surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Reniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Belfast, Ireland. pp.C.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STiGer cryoetching process of silicon: passivation mechanisms, enhanced robustness and performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pereira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics 2nd International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on O2 and SO2 passivating chemistry for silicon deep cryogenic etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 53rd International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of SiOxFy passivation layer deposited in SiF4/O2 ICP discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pereira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 55th International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoetching of silicon for MEMS and microelectronic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiOxFy film growth in SiF4/O2 plasma at cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. pp.30P-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced robustness of the cryogenic process for silicon deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust passivation-enhanced cryogenic process used for deep silicon etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 54th International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on SF6/SiCl4 inductively coupled plasma by mass spectrometry and optical emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation of cryogenic processes for silicon deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiOxFy film deposited by SiF4/O2 plasma on silicon at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Neutral production in SF6/SiCl4 inductively coupled plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houcine Oubensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444198v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral production in SF6/SiCl4 inductively coupled plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">SiOxFy film deposited by SiF4/O2 plasma on silicon at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Arlington, United States</w:t>
+              <w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444252v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de nouvelles voies de passivation non polymérisante pour la gravure profonde du silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université d'Orléans, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00413276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4498,51 +4519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61B4AB55"/>
+    <w:nsid w:val="D44BCD9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4729,51 +4750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-y-duluard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1773-6551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCN-4766-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087285v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duluard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059103v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bisceglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0da1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa94d8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303173v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303165v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100209" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0BS52N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085957" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/7/075022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZW8J0WG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derkaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303169v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-y-duluard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1773-6551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BcLMvIkAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCN-4766-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087285v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duluard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059103v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bisceglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0da1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa94d8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303173v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303165v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P0BS52N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085957" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/7/075022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZW8J0WG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derkaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303169v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>