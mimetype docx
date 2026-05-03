--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Champeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinnechampeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0953-2591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078012260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39013504</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000046384688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 Thin-Film Transducer for Steady-State Thermal Conductivity Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Delbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Kalinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Scian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c02339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide radiative thermal transistor achieves hundredfold amplification of far-field heat current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.L031001. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/j53s-hdgg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissivity Measurements of Vanadium Dioxide Thin Films through the Thermal Wave Resonant Cavity and its Applications in Radiative Thermal Diode and Transistor Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.125298. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunability of optical properties of InSb films developed by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dat Tran Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca Nguyen Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.156756. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Ionut Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 585, pp.152592. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ionut Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 585 (19), pp.152592. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium Dioxide–Iridium Composite Development: Specific Near Infrared Surface Plasmon Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ionut Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (7), pp.193. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs5070193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textured Nd-Fe-B hard magnetic thin films prepared by pulsed laser deposition with single alloy targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gomes De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 520, pp.167584. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I y Forero-Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Chan-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Alvarado-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.034023. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual nanosecond-pulsed laser setup for nanocomposite synthesis—Ag nanoparticles in Al 2 O 3 /VO 2 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (5), pp.054301. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5058107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful conservative management of large vertex epidural hematoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jecko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (6), pp.438-439. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuchi.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lorena Gomez-Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andres Ramirez-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8728. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal hysteresis measurement of the VO 2 dielectric function for its metal-insulator transition by visible-IR ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramirez-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gomez-Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (19), pp.195102. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse phase transition of BST thin films in the microwave domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (26), pp.262901. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5030485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal hysteresis measurement of the VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissivity and its application in thermal rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lorena Gómez Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrés Ramirez Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Arès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alvarado-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8479. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26687-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the incident power on permittivity, losses and tunability of BaSrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films in the microwave frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (21), pp.212902. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain wall motions in BST ferroelectric thin films in the microwave frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (26), pp.262902. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4973451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical transport properties and modelling of electrostrictive resonance phenomena in Ba 2/3 Sr 1/3 TiO 3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (18), pp.184101-1-9. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4966942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stimulation du nerf vague dans le traitement des épilepsies pharmacorésistantes~: étude rétrospective bicentrique d'une cohorte de 101~patients implantés entre 1999~et 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Valton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (3), pp.146--150. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuchi.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave dielectric properties of BNT-BT0.08 thin films prepared by sol-gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cernea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.144103. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4945822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-High tunability of Ba(2/3)Sr(1/3)TiO3-based Capacitors under Low Electric Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2016.2576455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlN, ZnO thin films and AlN/ ZnO or ZnO/AlN multilayer structures deposited by PLD for surface acoustic wave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Phys. Status Solidi A, 1–9 (2015), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201431747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable 3D dielectric resonator using a thermoconductive VO2 material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langis L. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (11), pp.821 - 823. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.4090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalp Arteriovenous Fistula Following Hair Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Penchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chibbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.285-288. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00062-013-0241-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of (110) epitaxial lead free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition : macroscopic and nanoscale data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.104106-1-104106-13. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4716177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of electrical self-oscillations in two-terminal switching devices based on the insulator-to-metal phase transition of V02 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (01), pp.101-107. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175907871100095X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical properties of vanadium dioxide containing gold nanoparticles deposited by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.133102-133102-4. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Domain Studies of Cobalt Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Nagaraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Nagaraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1901-1906. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-012-1508-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed metal insulator transition in vanadium dioxide films induced by an electrical pulsed voltage over nano gap electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.213507-1-213507-4. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4721520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable terahertz metamaterials based on metal-insulator phase transition of VO2 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ferachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 IEEE-MTT-S International Microwave Symposium - MTT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ISBN: 978-1-4673-1085-7, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium dioxide thin films deposited by pulsed laser deposition and integration in radio frequency devices: Study of structure, optical and dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Merle-Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 263, pp.111-114. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence state of europium doping ions during pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (37), pp.375402. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electrical and optical properties of carbon-doped CdS thin films prepared by pulsed-laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Merle-Méjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 519, pp.7611-7614. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2010.12.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic and nanoscale electrical properties of pulsed laser deposited (100) epitaxial lead-free Na0.5Bi0.5TiO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.034102-1-034102-12. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3290956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric characteristic of nanocrystalline AIN films obtained by pulsed laser deposition at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trolliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (25), pp.251906-1-251906-3. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3527924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage and current-activated metal-insulator transition in VO2-based electrical switches : a lifetime operation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (6), pp.065002-1-065002-6. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1468-6996/11/6/065002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of an epitaxial Na0.5 Bi0.5 TiO3 thin film grown by laser ablation: Experimental approach and density functional theory calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.104107-1-104107-13. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3400095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomagnetically patterned micromagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Fernando Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kustov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grechishkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (10), pp.102511. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3341190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Power Limiting Devices Based on the Semiconductor-Metal Transition in Vanadium-Dioxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.2352-2361. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2010.2057172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by Pulsed Laser Deposition on epitaxial platinum bottom electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 517, pp.592-597. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2008.06.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-pole lumped-element programmable filter with MEMS pseudodigital capacitor banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.729-735. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.916873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of aluminum oxide thin films deposited by pulsed laser deposition and plasma enhanced chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp.1290-1296. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2007.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Co isolated clusters in the gas phase : Experiment and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videcoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.085407-085407-8. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.085407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd3+-doped LiYF4 thin films prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Skasasian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.493-499. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4436-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Microwave switches based on reversible semiconductor metal transition of VO2 thin films synthetized by pulsed laser deposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (22), pp.2235505. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2815927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical conduction mechanisms of metal nanoclusters embedded in an amorphous Al2O3 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (16), pp.6324-6327. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition o aluminum nitride thin films for FBAR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.8151-8154. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-microsecond RF MEMS switched capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (6), pp.1314-1321. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2007.897760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma radiation effects on RF MEMS capacitive switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1741-1746. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly oriented BST films on La0.9Sr1.1O3 electrodes deposited on various substrates for integration of high capacitances on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252, pp.3085-3091. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2005.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Ti out-diffusion from a Pt/Ti bi-layer on the crystalline growth of (Ba,Sr)TiO3 : a transmission electron microscopy investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 515, pp.1260-1265. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt cluster-assembled thin films deposited by low energy cluster beam deposition : structural and magnetic investigations of deposited layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Nagaraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trolliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100, pp.064304. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2335670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de films de molécules organiques par ablation par laser UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Hernandez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony W. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.181-190. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006138021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of aluminium oxide and Ta-C thin films deposited at room temperature by PLD in RF-MEMS fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 482, pp.237-241. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2004.11.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic domains in Co-cluster assembled films deposited by LECBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Nagaraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 247, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2005.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of calix[4]arene thin films elaborated by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Hernandez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aw Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shahgaldian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, xxx, pp.1473-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and physicochemical properties of AlN thin films obtained by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (4-6), pp.409-416. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS switchable interdigital coplanar filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (1), pp.320 - 324. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2002.806517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition of bovine serum albumin protein thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Hernandez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shahgaldian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 208, pp.658-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical conductivity of high- T c cuprate thin films deposited by multi-target laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pessaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos De Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (7), pp.1517 - 1525. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/7/332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin fIlms of high-T c superconducting cup rates by multi-target laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pessaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Licheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 282-287, Part 2, pp.1035-1036. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(97)00604-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of TiO, thin films by pulsed laser deposition for waveguiding applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 96-98, pp.836 - 841. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00593-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial ferroelectric PZT and BST thin films by pulsed UV laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 96-98, pp.775 - 778. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00553-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERIALS SCIENCE & ENGINEERING g Unexpected behaviour of IR reflectivity of a YBa2Cu307 6 oriented film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (1), pp.74-79. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-5107(95)01239-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of infrared - visible - near - ultra violet reflectivity of conducting and superconducting oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo P.S.M. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Allancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc. Bassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 235-240, pp.1071-1072. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-4534(94)91760-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Ba-K-Pb-Bi-O superconductor family: characterization of laser-ablated films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Licheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo P.S.M. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 235-240, pp.709 - 710. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-4534(94)91578-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces supraconductrices à haute température critique : corrélation entre conditions de dépôt et propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mercurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.767-774. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces supraconductrices à haute température critique : corrélation entre conditions de dépôt et propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.767-774. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ growth of YBaCuO superconducting thin films by excimer laser ablation: influence of deposition and cooling parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. P Mercurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 69 (1-4), pp.335 - 339. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(93)90529-K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition of YBa2Cu307-x superconducting thin films : correlation between preparation conditions and structural and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Mercurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 195, pp.207 - 210. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-8388(93)90721-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction laser U.V (KrF 248 nm). Cible supraconductrice YBaCuO : - étude du panache par spectrométrie de masse - application à la réalisation de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1er Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X - Applications et développements récents, 17, pp.53-55. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1992009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOABLATION OF MATERIALS USING U.V. LASER RADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-673-C7-673. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19917181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00250860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes et résonateurs micro-ondes planaires commutables par dépôt VO2 pour l'enseignement de la conception, des techniques de dépôt et de la caractérisation de dispositifs micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Mastouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pédagogiques du CPNFM JPCNF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO 2 -Switchable Microwave Components in Planar Technology for at Home Hands-On Teaching Deposition Techniques and Microwave Devices Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attomolar sensing of cancer markers using a novel plasmonic nanocomposite thin film for early stage disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Malaga, Espagne, Spain. pp.554 - 555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel nanocomposite thin films by pulsed laser processes for plasmonic based sensing of cancer markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux et composants céramiques spécifiques aux systèmes communicants intégrés, sécurisés et intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Céramique et électronique du pôle européen de la céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux et composants céramiques spécifiques aux systèmes communicants intégrés, sécurisés et intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Céramique et électronique du pôle européen de la céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a radiative thermal transistor utilizing vanadium dioxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ordonez- Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, G4-Symposium – Phase Change Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces nanocomposites par ablation laser pour biocapteurs plasmoniques ultra-sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire estival de la Fédération de Recherche FR3469 Matériaux Val De Loire-Limousin (MatV2L-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KrF Excimer Nanosecond Pulsed Laser: Exploring New and Innovative Thin Film Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l’Institut Jean Lamour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KrF Excimer Nanosecond Pulsed Laser: Exploring New and Innovative Thin Film Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l’Institut de Physique du solide de l’Université Fédérale de Rio de Janeiro (UFRJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux et composants céramiques spécifiques aux systèmes communicants intégrés, sécurisés et intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Céramique et électronique du pôle européen de la céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the VO2/Au/Sapphire layer stack during the metal-insulator transition by HAXPES and XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Flores Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, G4-Symposium – Phase Change Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Variation in VO2 Thin Film Emissivity for Thermal Radiative Rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ordonez- Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la céramique (GFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large variation in VO2 thin film emissivity for thermal radiative rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 Thin Films for Thermal Devices, the Beginnings of a Radiative Thermal Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM, Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Laser Processes for the Development of gold/silver Nanocomposites for Plasmonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM, Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of VO2 thin films, the beginnings of a radiative thermal transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ordonez- Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society, E-MRS, D-symposium, Advanced sustainable materials for energy applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide nano-composites for micro-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR TAMARYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of VO2 -based Composite Thin films, Related Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONMAT2022, 2nd Global Summit on Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide thin films for thermal rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ordonnez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATV2L – Fédération FR3469 de laboratoires du Val de Loire-Limousin en sciences des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide nano-composites for micro-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR – TAMARYS, Atelier élaboration couches minces de VO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Optimization of the Thermal Rectification of a Far-Field Diode Based on VO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Forero-Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarado-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Laser Deposition; towards fabrication of metallic nanoparticle arrays with localized surface plasmon resonances properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Ionut Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021, symposium I: advanced functional films grown by pulsed laser deposition method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual pulsed laser deposition towards fabrication of high-performance magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021, symposium I: advanced functional films grown by pulsed laser deposition method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft in hard magnetic nanocomposites by dual laser ablation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting, PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Laser Deposition for the fabrication of Gold nanoparticle arrays and Gold nanoparticles-Vanadium dioxide nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting, PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited Oral presentation, SEMICONMEET2021, International Conference on Semiconductors, Optoelectronics and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMICONMEET2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Presentation, Plasma Thin Film International Union Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting PLATHINIUM 2021,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Presentation, E-MRS 2021, symposium I : advanced functional films grown by pulsed laser deposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021, symposium I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Meeting – conference by visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide nano-composites for micro-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMICONMEET2021, International Conference on Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porto (virtual ), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of BNT-BT ferroelectric thin films in microwaves and millimeter waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupina Lucian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedelcu Liviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mihalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS), May 27 to 31, 2019, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard magnetic thin films by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATV2L Journees 2019 - Milieux 2D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic structuring of surfaces by self assembly of colloidal masks: a shape-size / periodicity / chemical composition coupling effects study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATV2L Journées 2019 - Milieux 2D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of iridium thin films: a comparison between plasma vs. laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupina Lucian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedelcu Liviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS), May 27 to 31, 2019, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 thin films & nanostructures for micro-systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Materials Research Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized surface plasmon resonance (LSPR) properties of micropatterned thin films defined by pulsed laser deposition (PLD) and Langmuir-Blodgett (LB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATV2L Journees 2019 - Milieux 2D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure and Ba/Sr ratio on high tunability of (Ba,Sr)TiO3 thin film based-capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond Pulsed Laser for Micro-Magnet Synthesis,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nm. Dempsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 5International High Power Laser Ablation ° 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santa-Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon resonance properties of nano-/micro-structures fabricated by colloidal lithography and laser-assisted processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Vaporization Cluster Source combined to a PLD process Microstructure roles on VO2 thin films and cluster stack properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA (International High Power Laser Ablation) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la puissance incidente sur les propriétés diélectriques d’une couche mince de BaSrTiO3 dans la gamme des fréquences microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric varactors based on heteroepiataxialy grown (Ba,Sr)TiO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pasuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités ferroélectriques accordables pour la réalisation de dispositifs hyperfréquences reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition of thin film capacitors with applications in highly tunable digital and analogic microwave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne fente reconfigurable en fréquence intégrant un condensateur ferroélectrique type MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 smart thin films and nanoparticles by laser ablation, processes: size-dependent MIT transition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA 2017 International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide by laser ablation: thin film vs nanoparticle stack; Evidence of metal to insulator transition differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency characterisation of ferroelectric thin film capacitors and their integration for frequency tunable antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la puissance incidente sur les propriétés diélectriques de couches minces de BaSrTiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency characterisation of ferroelectric thin film capacitors and their integration for frequency tunable antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 9th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2017, BUCHAREST, ROMANIA, 11-14 JULY 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond Pulsed-laser Ablation processes for the development of tunable materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Laboratoire Multimatériaux et Interfaces (LMI), Université Claude Bernard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser processing of para-/ferro-electric ceramics as thin films for highly-tunable microcapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYSC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Para-/ferro-electric films grown by pulsed laser deposition for various configurations of high frequency tunable microcapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA 2017 International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs à base de couches minces ferroelectriques hautement accordables sous champ faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of barium strontium titanate thin films capacitors in the microwave frequency band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-Laser Process for micro-magnet synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting Symposium C Laser-material interactions for tailoring future applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition (PLD) of Ba(2/3)Sr(1/3)TiO3 (BST) high permittivity thin films for highly-tunable capacitors with applications in radiofrequency/microwave (RF/MW) devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Oxyfun 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium bottom electrodes for tunable microwave components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin C. Negrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Spectroscopy for the Study of Tunable BST Thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mouvements de parois de domaines sur BaSrTiO3 dans la gamme des fréquences microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Barium Strontium Titanate thin film capacitors in the microwave frequency band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNT-BT0.08 thin films for electrically-controlled microwave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cernea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2: nanoparticle stacks versus PLD thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba(2/3)Sr(1/3)TiO3-(BST) and and Na(1/2)Bi(1/2)TiO3 thin films gromw by pulsed laser deposition (PLD) for highly tunable capacitors with applications in radiofrequency (RF) and microwave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammal Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide: continuous thin film versus nanoparticle stac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BST thin film capacitors integrated within a frequency tunable antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammal Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Antenna Technology (iWAT) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Hilton Cocoa Beach Oceanfront, FL, U.S.A., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’imagerie magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maileth Orozco Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MatV2L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules par ablation laser : principes, exemples, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nm. Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées du réseau plasmas froids : les plasmas dans le monde du nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-laser Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nm. Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-Laser Processes for Magnetic Micro-Flux-Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Givord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual Word Congress of Smart Materials 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mouvements de parois de domaines sur BaSrTiO3 dans la gamme des frequencies microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hw. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba(2/3)Sr(1/3)TiO3 (BST) and Na(1/2)Bi(1/2)TiO3 (NBT) thin films grown by pulsed laser deposition (PLD) for highly-tunable capacitors with applications in radiofrequency (RF) and microwave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multifunctional and Smart Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nm. Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond pulsed-laser ablation processes through the development of VO2 smart materials,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric thin films deposited by PLD for tunable capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquim on Plasma Processes (CIP), June 1-5 2015, Saint –Etienne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne fil-plaque accordable en fréquence par l’utilisation de matériaux ferroélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes, 3-4-5 Juin 2015 - Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROWTH OF HIGHLY (110)-, (001)- AND (111)-TEXTURED IRIDIUM THIN FILMS ON MgO SINGLE-CRYSTAL SUBSTRATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupina Lucian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedelcu Liviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Balkan Workshop on Applied Physics and Materials Science, - IBWAP 2015, 2-4, July, 2015, Constanta, Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of highly textured iridium thin films grown on silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupina Lucian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedelcu Liviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin C. Negrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015 7-10 JULY 2015, BUCHAREST, ROMANIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ba,Sr)TiO3 thin films integrated in miniature antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Meeting, May 11-15, 2015, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable thin films (Ba,Sr)TiO3 and multilayers for miniature antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, European Ceramic Society (ECERS), June 21 -25 2015, Toledo, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable ferroelectric materials for RF- Microwave applications: high frequency properties and integration in frequency-agile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Terahertz metamaterials based on hybrid integration of the VO2 metal-insulator transition material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide thin films containing metal nanoparticles : monitoring the physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Energy Materials Nanotechnology (EMN Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Ellipsometry Study of Metal to Insulator Transition in Vanadium Dioxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Materials Research Society, MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. poster presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Active THz Metamaterials based on Metal-Insulator Transition of VO2 Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics - Metamaterials 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France. oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la transition isolant/métal du dioxyde de vanadium du DC aux fréquences THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. papier J3-TM1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux accordables pour les micro-ondes et le THz : intégration hybride avec des composants MEMS et matériaux à transition de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouyge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux (CNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux dans le domaine THz basées sur la réponse non-linéaire des matériaux à transition de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Envol Recherche de la Fondation d'entreprise EADS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed power operation of power limiters integrating a phase transition material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT−S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. Paper ID: TH3G-6, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2013.6697605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la transition isolant-métal du dioxyde de vanadium du DC aux fréquences THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique, PLUMEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bacau, Roumanie. présentation orale 2B-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux dans le domaine térahertz accordables électriquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. papier J1-TM-P4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-magnet developments for bio-medical applications, ex-vivo and in-vivo magnetic capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaccaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAGMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux accordables dans le domaine Térahertz à base des matériaux à transition isolant/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Férachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Caractérisation Micronondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chambéry, France. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2011.5970843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical self oscillations across two end three terminal resistive switches based on VO2 layers integrated in crossbar circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San franscisco - Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of titanium dioxide thin films deposited by PLD in RF and microwave MEMS : study of structure and dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Merle-Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS)- Spring Meeting, Symposium V,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper P1.43 - Présentation Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced micro and nano-devices based on metal-insulator phase transition materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Japanese-French Frontiers of Science Symposium (JFFoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Terahertz Metamaterals based on Metal-Insulator Phase Transition of VO2 Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Férachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal - Quebec - Canada, United States. Papier TH2C-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlN and ZnO thin films deposited by Pulsed Laser Deposition (PLD) for surface acoustic wave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper, P1.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Electrical and Optical Properties of Au- Doped Vo2 Thin Films Performing a Metal-insulator Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAT-2011, Symposium A : Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.Présentation orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés non-linéaires des dispositifs électriques à deux terminaux basées sur la transition isolant-métal du dioxyde de vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limoges, France. Présentation poster- 1A-59-Plumee2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-driven Self-oscillations in Two-terminals Resistive Switches Induced by the Metal-insulator Transition in VO2 Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAT-2011, Symposium A: Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.Présentation orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'auto-oscillations électriques dans des dispositifs à base de films de VO2 présentant une transition de phase isolant-métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 2B-1 - Papier n°24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durée de vie de commutateurs électriques basés sur la transition isolant-métal du dioxyde de vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 1E-1 - Papier n°26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés d'ablation laser pour la synthèse de films minces, agrégats et composites nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Arc Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs et systèmes accordables pour la microélectronique et l'optique en exploitant les propriétés fortement non-linéaires des matériaux à transition de phase isolant-métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Telecom thin films deposited by laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée à CIMTEC 2010, 12th International Ceramics Congres,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des films de VO2 à transitions de phase pour la réalisation d'un filtre accordable passe-bande en technologie SSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouyge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlN thin films deposited by pulsed laser deposition (PLD) for microelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trolliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting, Symposium R : Laser processing and diagnostics for micro and nano applications, Congress Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-Induced oscillations in two-terminals electrical switches based on Metal-Insulator Transition of VO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Symposium on Emerging Technologies for Micro-nanofabrication, JNTE 10 - Ecole politechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Vanadium Dioxide (V02)-loaded Electrically Small Resonators in the Design of Tunable Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouyge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Massague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2010, European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces d'AIN pour résonateurs acoustiques à ondes de volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vis-IR Optical switching modulation based on the electrically activated phase transition of VO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabert Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) and the Quantum Electronics and Laser Science Conference (QELS) (Optical Society of America, Washington DC, 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, San José - CALIFORNIE, United States. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuneable bandpass filter based on split ring resonators using semiconductor-to-metal transition of vanadium dioxide thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouyge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 CNES-ESA International Workshop on Microwave Filters, IWMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters and nanostructured thin films by laser ablation for telecom or optic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés électriques des films minces de carbone amorphe dopé au nickel déposés par ablation laser : intégration dans des composants RF et microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-1 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs limiteurs de puissance RF/microonde basés sur la transition semi-conducteur-métal du dioxyde de vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-5 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF microwave switches based on reversible metal semiconductor transition properties of VO2 thin films : an attractive way to realise simple RF microelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting : Symposium V on Materials, Devices and Characterization for Smart Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1129-V14-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal annealing on the electrical and structural properties of pure and nickel-doped amprphous carbon thin films deposited by PLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Merle-Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ablation : a way to synthesize clusters and nanostructured thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation (ITFPC 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPW self-resetting power limiting devices based on microwave power induced semiconductor-metal transition in vanadium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Int. Microwave Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable bandpass filter based on split ring resonators and vanadium dioxide (VO2) microwave switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouyge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Microwave Conference (APMC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Singapour, Singapore. pp.Présentation Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide thin films showing a semiconductor-metal transition and their integration in advanced filtering devices in the RF/microwave domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlN thin film for bulk acoustic wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of dielectric charging mechanisms in Al2O3 RF-MEMS capacitive switches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papandreou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE 2008, 9th International Symposium on RF-MEMS and RF Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Héraklion, Greece. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of architectured composite nanopowders containing luminescent atomic clusters by pulsed laser ablation in liquids coupled with a soft chemistry emulsion route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Nagaraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kneblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ceramic Processing Science (ICCPS-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Inuyama, Aichi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable band stop filters based on metal-insulator transition in vanadium dioxide thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.1103-1106, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of VO2 thin films presenting a semiconductor to metal phase transition for fabrication of microwave switches and tunable filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE'08 French Symposium on Emerging Technologies for Micro-Nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of reversible metal-insulator VO2 thin films by PLD for application to RF microwave devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Workshop on Advanced Ceramics (IWAC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na0.5Bi0.5TiO3 ferroelectric thin films grown by pulsed laser deposition on various substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured thin films realised by laser ablation for telecom or optic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC-NITech Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutateurs RF-microondes basés sur la transition réversible semi-conducteur-métal de films de VO2 déposés par ablation laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, LIMOGES, France. pp.Session Posters : P4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition : ferroelectric and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deputier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés piézoélectriques de couches minces de nitrure d'aluminium déposées par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trolliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All solid-state optical switches using reversible metal-insulator transition of VO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Optical Society Meeting : Optical Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs en bande X à Q élevé acccordables par des varactors microélectromécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by pulsed laser deposition on epitaxial platinum bottom electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Meeting on Ferroelectricity (EMF 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de functions de commutation micro-ondes à base de couches minces de VO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power applications of RF-MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems, SiRF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Long Beach, United States. pp.166-168, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMIC.2007.322785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters and nanocomposite thin films : synthesis by LECBD/PLD and characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and nanocomposite thin films : synthesis by LECBD/PLD and characterizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power applications of RF-MEMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Meeting on Silicon Monolithic Integrated Circuits in RF systems SiRF2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Long Beach, United States. Digest of Papers 166-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of vanadium dioxide using Pulsed Laser Deposition:an attractive Mott material to switch microwaves in RF devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2007, Symposium P: Laser Synthesis and processing of advanced materials.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déphaseur MEMS 2 bits en bande Ka pour les applications de moyenne puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of vanadium dioxide using pulsed laser deposition : an attractive Mott material to switch microwaves in RF devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de fonctions de commutation microondes à base de couches minces de V02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs en bande X à Q élevé accordables par des varactors microélectromécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmosphere on the reliability of RF-MEMS capacitive switches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2007, EuMC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave switching functions using revesible metal-insulator transition (MIT) in VO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2007 : 37th European Microwave Conference (EuMC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by pulsed laser deposition on epitaxial platinum bottom electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Couches Minces Ferroélectriques (JCF 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave switching functions using revesible metal-insulator transition (MIT) in VO2 thin films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Microwave Association, Oct 2007, Munich, Germany. pp.12-15, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS compatible fast switching RF MEMS varactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.1720-1723, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2006.281119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF-MEMS switched varactor for high power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured composite materials deposited by LECBD/PLD : 3 nm clusters in ito matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trolliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006 Spring Meeting, European Materials Research Society Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical conduction mechanisms of metal nanoclusters embedded in an amorphous Al203 matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006 Spring Meeting, European Materials Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical properties of metal nanoclusters embedded in a dielectric medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Materials and Devices for Smart Systems - MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Boston, United States. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of ferroelectric films using PLD and application to microvawe components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Seaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics UK 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth and central frequency control on tunable bandpass filter by using MEMS cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.523 - 526, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.2002.339325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YBaCuO superconducting epitaxial thin films by laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser ablation: mechanisms and applications—II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Knoxville, United States. pp.433-438, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.44893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser sources for nanometer-scaled complex materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite materials for biosensors made by a dual pulsed laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Malaga, Espagne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de couches minces de VO2 dopé au chrome utilisées en tant que cathode dans les batteries Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème atelier de l’IRN Nanomatériaux Contrôlés Avancés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide thin films: various microstructures for hysteresis manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, G4-Symposium – Phase Change Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Chromium Doped VO2 Thin Films for New Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM, Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Emissivity Variation in Vanadium Dioxide Thin Films Determined by Thermal Wave Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ordonez- Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR TAMARYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Thin Film Composites for Highly Sensitive Plasmonic Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society, E-MRS, Q-symposium, Advanced functional films grown by pulsed deposition methods – II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Chemical and Electronic Structure Profiles of VO2 During MIT Transition by Photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Felix Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Flores Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, E-Symposium – Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Ionut Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LabEx SigmaLim - Entreprises “Beyond 5G”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide thin films for thermal micro-systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Global Summit on Condensed Matter Physics, CONMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Magnetic Thin Films by Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Magnetism and Optics in Nano-alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of iridium thin films: a comparison between plasma vs. laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huitema Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packed colloidal spheres for thin film structuration; towards modulation and tunability of surface plasmon resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLUMEE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of BNT-BT ferroelectric thin films in microwaves and millimeter waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupina Lucian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedelcu Liviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mihalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the localized surface plasmon resonances of micro-triangular patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2019 - Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning VO2 PLD thin film hysteresis using microstructural and morphological changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric varactor based on heteroepitaxialy grown (Ba,Sr) TiO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités ferroélectriques accordables pour la réalisation de dispositifs hyperfréquences reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave dielectric properties of (1-x)Bi0.5Na0.5TiO3 - (x)BaTiO3 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cernea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mihalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne fente reconfigurable en fréquence intégrant un condensateur ferroélectrique type MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammal Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high tunability of Ba(2/3)Sr(1/3)TiO3 thin films at high frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na0.5Bi0.5TiO3 (NBT) ferroelectric/paraelectric thin film tunable capacitors developed by pulsed laser deposition (PLD) for radiofrequency/microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of liquids on the metal to insulator transition of vanadium dioxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 PLD thin films under water environment: influence on Metal to Insulator Transition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic structuration using UV-Laser Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-High tenability of Ba(2/3)Sr(1/3)TiO3 thin films at High-frequency domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indium bottom electrode for tunable microwave components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cc. Negrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-tunable capacitors at low electric field using Ba(2/3)Sr(1/3)TiO3 and Na(1/2)Bi(1/2)TiO3 thin films grown by PLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (ERMS) 2016 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na1/2Bi1/2TiO3 (NBT) ferroelectric.paralectric thin fil tunable capacitors developed by pulsed laser deposition for RF/microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-tunable capacitors ant low electric field using Ba(2/3)Sr(1/3)TiO3 and Na(1/2)Bi(1/2)TiO3 thin films grown by PLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNT-BT0.08 thin films for electrically-controlled microwave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cernea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs à base de couches minces ferroélectriques hautement accordables sous champ faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 PLD thin films under water environment: influence on Metal to Insulator Transition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de capacités ferroélectriques en couches minces pour des antennes fil-plaque, accordables en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale « Interférences d’ondes 2015 » du GDR Ondes, 19, 20 ,21 Octobre 2015, Ecole Centrale de Lyon, Ecully/ Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-MRS Symposium V: &amp;quot;Laser materials processing for micro and nano applications&amp;quot;, Strasbourg (France), 14-18 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applied Surface Science, 278, Elsevier, pp.362, 2013, 0169-4332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the semiconductor-metal phase transition of V02 materials : a novel direction towards tuneable devices and systmes for RF-microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moumita Mukherjee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Microwave and Millimeter Wave Technologies Semiconductor Devices Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH - ISBN 978-953-307-031-5, 22 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du panache plasma créé par ablation laser femtoseconde du carbone et dépôt de couches minces de DLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced microwave and optical switching devices based on reversible metal-insulator transition (MIT) in VO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by Pulsed Laser Deposition on epitaxial platinum bottom electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2008.06.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déphaseur MEMS 2 Bits en Bande Ka pour les Applications de Moyenne Puissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId667"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Champeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinnechampeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0953-2591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078012260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39013504</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000046384688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 Thin-Film Transducer for Steady-State Thermal Conductivity Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Delbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Kalinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Scian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c02339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide radiative thermal transistor achieves hundredfold amplification of far-field heat current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.L031001. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/j53s-hdgg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissivity Measurements of Vanadium Dioxide Thin Films through the Thermal Wave Resonant Cavity and its Applications in Radiative Thermal Diode and Transistor Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.125298. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunability of optical properties of InSb films developed by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dat Tran Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca Nguyen Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.156756. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Ionut Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 585, pp.152592. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ionut Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 585 (19), pp.152592. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textured Nd-Fe-B hard magnetic thin films prepared by pulsed laser deposition with single alloy targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gomes De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 520, pp.167584. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium Dioxide–Iridium Composite Development: Specific Near Infrared Surface Plasmon Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ionut Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (7), pp.193. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs5070193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I y Forero-Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Chan-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Alvarado-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.034023. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual nanosecond-pulsed laser setup for nanocomposite synthesis—Ag nanoparticles in Al 2 O 3 /VO 2 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (5), pp.054301. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5058107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful conservative management of large vertex epidural hematoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jecko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (6), pp.438-439. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuchi.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lorena Gomez-Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andres Ramirez-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8728. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse phase transition of BST thin films in the microwave domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (26), pp.262901. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5030485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal hysteresis measurement of the VO 2 dielectric function for its metal-insulator transition by visible-IR ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramirez-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gomez-Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (19), pp.195102. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal hysteresis measurement of the VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissivity and its application in thermal rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lorena Gómez Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrés Ramirez Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Arès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alvarado-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8479. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26687-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the incident power on permittivity, losses and tunability of BaSrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films in the microwave frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (21), pp.212902. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical transport properties and modelling of electrostrictive resonance phenomena in Ba 2/3 Sr 1/3 TiO 3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (18), pp.184101-1-9. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4966942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain wall motions in BST ferroelectric thin films in the microwave frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (26), pp.262902. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4973451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave dielectric properties of BNT-BT0.08 thin films prepared by sol-gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cernea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.144103. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4945822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stimulation du nerf vague dans le traitement des épilepsies pharmacorésistantes~: étude rétrospective bicentrique d'une cohorte de 101~patients implantés entre 1999~et 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Valton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (3), pp.146--150. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuchi.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-High tunability of Ba(2/3)Sr(1/3)TiO3-based Capacitors under Low Electric Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2016.2576455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlN, ZnO thin films and AlN/ ZnO or ZnO/AlN multilayer structures deposited by PLD for surface acoustic wave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Phys. Status Solidi A, 1–9 (2015), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201431747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalp Arteriovenous Fistula Following Hair Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Penchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chibbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.285-288. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00062-013-0241-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable 3D dielectric resonator using a thermoconductive VO2 material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langis L. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (11), pp.821 - 823. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.4090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of electrical self-oscillations in two-terminal switching devices based on the insulator-to-metal phase transition of V02 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (01), pp.101-107. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175907871100095X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of (110) epitaxial lead free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition : macroscopic and nanoscale data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.104106-1-104106-13. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4716177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical properties of vanadium dioxide containing gold nanoparticles deposited by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.133102-133102-4. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Domain Studies of Cobalt Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Nagaraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Nagaraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1901-1906. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-012-1508-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed metal insulator transition in vanadium dioxide films induced by an electrical pulsed voltage over nano gap electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.213507-1-213507-4. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4721520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable terahertz metamaterials based on metal-insulator phase transition of VO2 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ferachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 IEEE-MTT-S International Microwave Symposium - MTT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ISBN: 978-1-4673-1085-7, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium dioxide thin films deposited by pulsed laser deposition and integration in radio frequency devices: Study of structure, optical and dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Merle-Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 263, pp.111-114. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence state of europium doping ions during pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (37), pp.375402. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electrical and optical properties of carbon-doped CdS thin films prepared by pulsed-laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Merle-Méjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 519, pp.7611-7614. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2010.12.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of an epitaxial Na0.5 Bi0.5 TiO3 thin film grown by laser ablation: Experimental approach and density functional theory calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.104107-1-104107-13. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3400095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage and current-activated metal-insulator transition in VO2-based electrical switches : a lifetime operation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (6), pp.065002-1-065002-6. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1468-6996/11/6/065002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric characteristic of nanocrystalline AIN films obtained by pulsed laser deposition at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trolliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (25), pp.251906-1-251906-3. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3527924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic and nanoscale electrical properties of pulsed laser deposited (100) epitaxial lead-free Na0.5Bi0.5TiO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.034102-1-034102-12. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3290956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomagnetically patterned micromagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Fernando Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kustov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grechishkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (10), pp.102511. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3341190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Power Limiting Devices Based on the Semiconductor-Metal Transition in Vanadium-Dioxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.2352-2361. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2010.2057172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-pole lumped-element programmable filter with MEMS pseudodigital capacitor banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.729-735. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.916873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of aluminum oxide thin films deposited by pulsed laser deposition and plasma enhanced chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp.1290-1296. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2007.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by Pulsed Laser Deposition on epitaxial platinum bottom electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 517, pp.592-597. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2008.06.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Co isolated clusters in the gas phase : Experiment and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videcoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.085407-085407-8. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.085407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd3+-doped LiYF4 thin films prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Skasasian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.493-499. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4436-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Microwave switches based on reversible semiconductor metal transition of VO2 thin films synthetized by pulsed laser deposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (22), pp.2235505. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2815927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical conduction mechanisms of metal nanoclusters embedded in an amorphous Al2O3 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (16), pp.6324-6327. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition o aluminum nitride thin films for FBAR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.8151-8154. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-microsecond RF MEMS switched capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (6), pp.1314-1321. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2007.897760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt cluster-assembled thin films deposited by low energy cluster beam deposition : structural and magnetic investigations of deposited layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Nagaraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trolliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100, pp.064304. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2335670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Ti out-diffusion from a Pt/Ti bi-layer on the crystalline growth of (Ba,Sr)TiO3 : a transmission electron microscopy investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 515, pp.1260-1265. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly oriented BST films on La0.9Sr1.1O3 electrodes deposited on various substrates for integration of high capacitances on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252, pp.3085-3091. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2005.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma radiation effects on RF MEMS capacitive switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1741-1746. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de films de molécules organiques par ablation par laser UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Hernandez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony W. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138, pp.181-190. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006138021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic domains in Co-cluster assembled films deposited by LECBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Nagaraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 247, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2005.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of aluminium oxide and Ta-C thin films deposited at room temperature by PLD in RF-MEMS fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 482, pp.237-241. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2004.11.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of calix[4]arene thin films elaborated by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Hernandez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aw Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shahgaldian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, xxx, pp.1473-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and physicochemical properties of AlN thin films obtained by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (4-6), pp.409-416. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS switchable interdigital coplanar filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (1), pp.320 - 324. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2002.806517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition of bovine serum albumin protein thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Hernandez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shahgaldian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 208, pp.658-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical conductivity of high- T c cuprate thin films deposited by multi-target laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pessaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos De Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (7), pp.1517 - 1525. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/7/332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin fIlms of high-T c superconducting cup rates by multi-target laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pessaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Licheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 282-287, Part 2, pp.1035-1036. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(97)00604-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of TiO, thin films by pulsed laser deposition for waveguiding applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 96-98, pp.836 - 841. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00593-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial ferroelectric PZT and BST thin films by pulsed UV laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 96-98, pp.775 - 778. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(95)00553-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERIALS SCIENCE & ENGINEERING g Unexpected behaviour of IR reflectivity of a YBa2Cu307 6 oriented film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (1), pp.74-79. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-5107(95)01239-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of infrared - visible - near - ultra violet reflectivity of conducting and superconducting oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo P.S.M. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Allancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc. Bassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 235-240, pp.1071-1072. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-4534(94)91760-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Ba-K-Pb-Bi-O superconductor family: characterization of laser-ablated films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Licheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo P.S.M. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 235-240, pp.709 - 710. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-4534(94)91578-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces supraconductrices à haute température critique : corrélation entre conditions de dépôt et propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mercurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.767-774. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces supraconductrices à haute température critique : corrélation entre conditions de dépôt et propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.767-774. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ growth of YBaCuO superconducting thin films by excimer laser ablation: influence of deposition and cooling parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. P Mercurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 69 (1-4), pp.335 - 339. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0169-4332(93)90529-K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition of YBa2Cu307-x superconducting thin films : correlation between preparation conditions and structural and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Mercurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 195, pp.207 - 210. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-8388(93)90721-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction laser U.V (KrF 248 nm). Cible supraconductrice YBaCuO : - étude du panache par spectrométrie de masse - application à la réalisation de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1er Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X - Applications et développements récents, 17, pp.53-55. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1992009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOABLATION OF MATERIALS USING U.V. LASER RADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-673-C7-673. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19917181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00250860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes et résonateurs micro-ondes planaires commutables par dépôt VO2 pour l'enseignement de la conception, des techniques de dépôt et de la caractérisation de dispositifs micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Mastouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pédagogiques du CPNFM JPCNF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO 2 -Switchable Microwave Components in Planar Technology for at Home Hands-On Teaching Deposition Techniques and Microwave Devices Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attomolar sensing of cancer markers using a novel plasmonic nanocomposite thin film for early stage disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Malaga, Espagne, Spain. pp.554 - 555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel nanocomposite thin films by pulsed laser processes for plasmonic based sensing of cancer markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces nanocomposites par ablation laser pour biocapteurs plasmoniques ultra-sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire estival de la Fédération de Recherche FR3469 Matériaux Val De Loire-Limousin (MatV2L-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a radiative thermal transistor utilizing vanadium dioxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ordonez- Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, G4-Symposium – Phase Change Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux et composants céramiques spécifiques aux systèmes communicants intégrés, sécurisés et intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Céramique et électronique du pôle européen de la céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux et composants céramiques spécifiques aux systèmes communicants intégrés, sécurisés et intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Céramique et électronique du pôle européen de la céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KrF Excimer Nanosecond Pulsed Laser: Exploring New and Innovative Thin Film Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l’Institut Jean Lamour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KrF Excimer Nanosecond Pulsed Laser: Exploring New and Innovative Thin Film Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l’Institut de Physique du solide de l’Université Fédérale de Rio de Janeiro (UFRJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux et composants céramiques spécifiques aux systèmes communicants intégrés, sécurisés et intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Céramique et électronique du pôle européen de la céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the VO2/Au/Sapphire layer stack during the metal-insulator transition by HAXPES and XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Flores Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, G4-Symposium – Phase Change Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large variation in VO2 thin film emissivity for thermal radiative rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Variation in VO2 Thin Film Emissivity for Thermal Radiative Rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ordonez- Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la céramique (GFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 Thin Films for Thermal Devices, the Beginnings of a Radiative Thermal Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM, Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Laser Processes for the Development of gold/silver Nanocomposites for Plasmonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM, Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of VO2 thin films, the beginnings of a radiative thermal transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ordonez- Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society, E-MRS, D-symposium, Advanced sustainable materials for energy applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of VO2 -based Composite Thin films, Related Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONMAT2022, 2nd Global Summit on Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide nano-composites for micro-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR TAMARYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide thin films for thermal rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ordonnez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATV2L – Fédération FR3469 de laboratoires du Val de Loire-Limousin en sciences des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide nano-composites for micro-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR – TAMARYS, Atelier élaboration couches minces de VO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Laser Deposition for the fabrication of Gold nanoparticle arrays and Gold nanoparticles-Vanadium dioxide nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting, PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited Oral presentation, SEMICONMEET2021, International Conference on Semiconductors, Optoelectronics and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMICONMEET2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft in hard magnetic nanocomposites by dual laser ablation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting, PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Optimization of the Thermal Rectification of a Far-Field Diode Based on VO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Forero-Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarado-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Laser Deposition; towards fabrication of metallic nanoparticle arrays with localized surface plasmon resonances properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Ionut Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021, symposium I: advanced functional films grown by pulsed laser deposition method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual pulsed laser deposition towards fabrication of high-performance magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021, symposium I: advanced functional films grown by pulsed laser deposition method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Presentation, Plasma Thin Film International Union Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting PLATHINIUM 2021,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Presentation, E-MRS 2021, symposium I : advanced functional films grown by pulsed laser deposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021, symposium I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Meeting – conference by visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide nano-composites for micro-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMICONMEET2021, International Conference on Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porto (virtual ), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard magnetic thin films by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATV2L Journees 2019 - Milieux 2D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of BNT-BT ferroelectric thin films in microwaves and millimeter waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupina Lucian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedelcu Liviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mihalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS), May 27 to 31, 2019, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic structuring of surfaces by self assembly of colloidal masks: a shape-size / periodicity / chemical composition coupling effects study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATV2L Journées 2019 - Milieux 2D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of iridium thin films: a comparison between plasma vs. laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupina Lucian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedelcu Liviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS), May 27 to 31, 2019, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 thin films & nanostructures for micro-systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Materials Research Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized surface plasmon resonance (LSPR) properties of micropatterned thin films defined by pulsed laser deposition (PLD) and Langmuir-Blodgett (LB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATV2L Journees 2019 - Milieux 2D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond Pulsed Laser for Micro-Magnet Synthesis,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nm. Dempsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA 5International High Power Laser Ablation ° 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santa-Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure and Ba/Sr ratio on high tunability of (Ba,Sr)TiO3 thin film based-capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Vaporization Cluster Source combined to a PLD process Microstructure roles on VO2 thin films and cluster stack properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPLA (International High Power Laser Ablation) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon resonance properties of nano-/micro-structures fabricated by colloidal lithography and laser-assisted processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la puissance incidente sur les propriétés diélectriques d’une couche mince de BaSrTiO3 dans la gamme des fréquences microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition of thin film capacitors with applications in highly tunable digital and analogic microwave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide by laser ablation: thin film vs nanoparticle stack; Evidence of metal to insulator transition differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 smart thin films and nanoparticles by laser ablation, processes: size-dependent MIT transition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA 2017 International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne fente reconfigurable en fréquence intégrant un condensateur ferroélectrique type MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités ferroélectriques accordables pour la réalisation de dispositifs hyperfréquences reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric varactors based on heteroepiataxialy grown (Ba,Sr)TiO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pasuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la puissance incidente sur les propriétés diélectriques de couches minces de BaSrTiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency characterisation of ferroelectric thin film capacitors and their integration for frequency tunable antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser processing of para-/ferro-electric ceramics as thin films for highly-tunable microcapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYSC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency characterisation of ferroelectric thin film capacitors and their integration for frequency tunable antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 9th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2017, BUCHAREST, ROMANIA, 11-14 JULY 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Para-/ferro-electric films grown by pulsed laser deposition for various configurations of high frequency tunable microcapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA 2017 International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond Pulsed-laser Ablation processes for the development of tunable materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Laboratoire Multimatériaux et Interfaces (LMI), Université Claude Bernard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mouvements de parois de domaines sur BaSrTiO3 dans la gamme des fréquences microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Barium Strontium Titanate thin film capacitors in the microwave frequency band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNT-BT0.08 thin films for electrically-controlled microwave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cernea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2: nanoparticle stacks versus PLD thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Spectroscopy for the Study of Tunable BST Thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-Laser Process for micro-magnet synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting Symposium C Laser-material interactions for tailoring future applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition (PLD) of Ba(2/3)Sr(1/3)TiO3 (BST) high permittivity thin films for highly-tunable capacitors with applications in radiofrequency/microwave (RF/MW) devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Oxyfun 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium bottom electrodes for tunable microwave components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin C. Negrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs à base de couches minces ferroelectriques hautement accordables sous champ faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of barium strontium titanate thin films capacitors in the microwave frequency band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BST thin film capacitors integrated within a frequency tunable antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammal Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Antenna Technology (iWAT) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Hilton Cocoa Beach Oceanfront, FL, U.S.A., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba(2/3)Sr(1/3)TiO3-(BST) and and Na(1/2)Bi(1/2)TiO3 thin films gromw by pulsed laser deposition (PLD) for highly tunable capacitors with applications in radiofrequency (RF) and microwave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammal Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide: continuous thin film versus nanoparticle stac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’imagerie magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maileth Orozco Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MatV2L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mouvements de parois de domaines sur BaSrTiO3 dans la gamme des frequencies microondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hw. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules par ablation laser : principes, exemples, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nm. Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées du réseau plasmas froids : les plasmas dans le monde du nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-laser Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nm. Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-Laser Processes for Magnetic Micro-Flux-Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Givord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual Word Congress of Smart Materials 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multifunctional and Smart Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nm. Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba(2/3)Sr(1/3)TiO3 (BST) and Na(1/2)Bi(1/2)TiO3 (NBT) thin films grown by pulsed laser deposition (PLD) for highly-tunable capacitors with applications in radiofrequency (RF) and microwave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond pulsed-laser ablation processes through the development of VO2 smart materials,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of highly textured iridium thin films grown on silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupina Lucian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedelcu Liviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin C. Negrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015 7-10 JULY 2015, BUCHAREST, ROMANIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric thin films deposited by PLD for tunable capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquim on Plasma Processes (CIP), June 1-5 2015, Saint –Etienne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne fil-plaque accordable en fréquence par l’utilisation de matériaux ferroélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes, 3-4-5 Juin 2015 - Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROWTH OF HIGHLY (110)-, (001)- AND (111)-TEXTURED IRIDIUM THIN FILMS ON MgO SINGLE-CRYSTAL SUBSTRATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupina Lucian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedelcu Liviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Balkan Workshop on Applied Physics and Materials Science, - IBWAP 2015, 2-4, July, 2015, Constanta, Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ba,Sr)TiO3 thin films integrated in miniature antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Meeting, May 11-15, 2015, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable thin films (Ba,Sr)TiO3 and multilayers for miniature antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, European Ceramic Society (ECERS), June 21 -25 2015, Toledo, Spain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable ferroelectric materials for RF- Microwave applications: high frequency properties and integration in frequency-agile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Terahertz metamaterials based on hybrid integration of the VO2 metal-insulator transition material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Active THz Metamaterials based on Metal-Insulator Transition of VO2 Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics - Metamaterials 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France. oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la transition isolant/métal du dioxyde de vanadium du DC aux fréquences THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. papier J3-TM1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide thin films containing metal nanoparticles : monitoring the physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Energy Materials Nanotechnology (EMN Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Ellipsometry Study of Metal to Insulator Transition in Vanadium Dioxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Materials Research Society, MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. poster presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux accordables pour les micro-ondes et le THz : intégration hybride avec des composants MEMS et matériaux à transition de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouyge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux (CNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux dans le domaine THz basées sur la réponse non-linéaire des matériaux à transition de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Envol Recherche de la Fondation d'entreprise EADS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed power operation of power limiters integrating a phase transition material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT−S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. Paper ID: TH3G-6, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2013.6697605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la transition isolant-métal du dioxyde de vanadium du DC aux fréquences THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique, PLUMEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bacau, Roumanie. présentation orale 2B-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux dans le domaine térahertz accordables électriquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. papier J1-TM-P4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-magnet developments for bio-medical applications, ex-vivo and in-vivo magnetic capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaccaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAGMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical self oscillations across two end three terminal resistive switches based on VO2 layers integrated in crossbar circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San franscisco - Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamatériaux accordables dans le domaine Térahertz à base des matériaux à transition isolant/métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Férachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Caractérisation Micronondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chambéry, France. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2011.5970843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of titanium dioxide thin films deposited by PLD in RF and microwave MEMS : study of structure and dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Merle-Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS)- Spring Meeting, Symposium V,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper P1.43 - Présentation Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced micro and nano-devices based on metal-insulator phase transition materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Japanese-French Frontiers of Science Symposium (JFFoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Terahertz Metamaterals based on Metal-Insulator Phase Transition of VO2 Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Férachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal - Quebec - Canada, United States. Papier TH2C-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlN and ZnO thin films deposited by Pulsed Laser Deposition (PLD) for surface acoustic wave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper, P1.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-driven Self-oscillations in Two-terminals Resistive Switches Induced by the Metal-insulator Transition in VO2 Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAT-2011, Symposium A: Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.Présentation orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Electrical and Optical Properties of Au- Doped Vo2 Thin Films Performing a Metal-insulator Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAT-2011, Symposium A : Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.Présentation orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés non-linéaires des dispositifs électriques à deux terminaux basées sur la transition isolant-métal du dioxyde de vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limoges, France. Présentation poster- 1A-59-Plumee2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'auto-oscillations électriques dans des dispositifs à base de films de VO2 présentant une transition de phase isolant-métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 2B-1 - Papier n°24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durée de vie de commutateurs électriques basés sur la transition isolant-métal du dioxyde de vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 1E-1 - Papier n°26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés d'ablation laser pour la synthèse de films minces, agrégats et composites nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Arc Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs et systèmes accordables pour la microélectronique et l'optique en exploitant les propriétés fortement non-linéaires des matériaux à transition de phase isolant-métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlN thin films deposited by pulsed laser deposition (PLD) for microelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trolliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting, Symposium R : Laser processing and diagnostics for micro and nano applications, Congress Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-Induced oscillations in two-terminals electrical switches based on Metal-Insulator Transition of VO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Symposium on Emerging Technologies for Micro-nanofabrication, JNTE 10 - Ecole politechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des films de VO2 à transitions de phase pour la réalisation d'un filtre accordable passe-bande en technologie SSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouyge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Telecom thin films deposited by laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée à CIMTEC 2010, 12th International Ceramics Congres,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Vanadium Dioxide (V02)-loaded Electrically Small Resonators in the Design of Tunable Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouyge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Massague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2010, European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces d'AIN pour résonateurs acoustiques à ondes de volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vis-IR Optical switching modulation based on the electrically activated phase transition of VO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabert Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) and the Quantum Electronics and Laser Science Conference (QELS) (Optical Society of America, Washington DC, 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, San José - CALIFORNIE, United States. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal annealing on the electrical and structural properties of pure and nickel-doped amprphous carbon thin films deposited by PLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Merle-Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF microwave switches based on reversible metal semiconductor transition properties of VO2 thin films : an attractive way to realise simple RF microelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting : Symposium V on Materials, Devices and Characterization for Smart Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1129-V14-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters and nanostructured thin films by laser ablation for telecom or optic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés électriques des films minces de carbone amorphe dopé au nickel déposés par ablation laser : intégration dans des composants RF et microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-1 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs limiteurs de puissance RF/microonde basés sur la transition semi-conducteur-métal du dioxyde de vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-5 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuneable bandpass filter based on split ring resonators using semiconductor-to-metal transition of vanadium dioxide thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouyge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 CNES-ESA International Workshop on Microwave Filters, IWMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ablation : a way to synthesize clusters and nanostructured thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation (ITFPC 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPW self-resetting power limiting devices based on microwave power induced semiconductor-metal transition in vanadium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Int. Microwave Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable bandpass filter based on split ring resonators and vanadium dioxide (VO2) microwave switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouyge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Microwave Conference (APMC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Singapour, Singapore. pp.Présentation Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide thin films showing a semiconductor-metal transition and their integration in advanced filtering devices in the RF/microwave domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of VO2 thin films presenting a semiconductor to metal phase transition for fabrication of microwave switches and tunable filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE'08 French Symposium on Emerging Technologies for Micro-Nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of dielectric charging mechanisms in Al2O3 RF-MEMS capacitive switches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papandreou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE 2008, 9th International Symposium on RF-MEMS and RF Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Héraklion, Greece. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of architectured composite nanopowders containing luminescent atomic clusters by pulsed laser ablation in liquids coupled with a soft chemistry emulsion route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Nagaraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kneblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ceramic Processing Science (ICCPS-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Inuyama, Aichi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable band stop filters based on metal-insulator transition in vanadium dioxide thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.1103-1106, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlN thin film for bulk acoustic wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of reversible metal-insulator VO2 thin films by PLD for application to RF microwave devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Workshop on Advanced Ceramics (IWAC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition : ferroelectric and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deputier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured thin films realised by laser ablation for telecom or optic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC-NITech Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na0.5Bi0.5TiO3 ferroelectric thin films grown by pulsed laser deposition on various substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés piézoélectriques de couches minces de nitrure d'aluminium déposées par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trolliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutateurs RF-microondes basés sur la transition réversible semi-conducteur-métal de films de VO2 déposés par ablation laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, LIMOGES, France. pp.Session Posters : P4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power applications of RF-MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems, SiRF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Long Beach, United States. pp.166-168, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMIC.2007.322785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters and nanocomposite thin films : synthesis by LECBD/PLD and characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and nanocomposite thin films : synthesis by LECBD/PLD and characterizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power applications of RF-MEMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Meeting on Silicon Monolithic Integrated Circuits in RF systems SiRF2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Long Beach, United States. Digest of Papers 166-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of vanadium dioxide using Pulsed Laser Deposition:an attractive Mott material to switch microwaves in RF devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2007, Symposium P: Laser Synthesis and processing of advanced materials.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de functions de commutation micro-ondes à base de couches minces de VO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by pulsed laser deposition on epitaxial platinum bottom electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Meeting on Ferroelectricity (EMF 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All solid-state optical switches using reversible metal-insulator transition of VO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Optical Society Meeting : Optical Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs en bande X à Q élevé acccordables par des varactors microélectromécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déphaseur MEMS 2 bits en bande Ka pour les applications de moyenne puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of vanadium dioxide using pulsed laser deposition : an attractive Mott material to switch microwaves in RF devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de fonctions de commutation microondes à base de couches minces de V02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs en bande X à Q élevé accordables par des varactors microélectromécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmosphere on the reliability of RF-MEMS capacitive switches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2007, EuMC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave switching functions using revesible metal-insulator transition (MIT) in VO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2007 : 37th European Microwave Conference (EuMC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by pulsed laser deposition on epitaxial platinum bottom electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Couches Minces Ferroélectriques (JCF 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave switching functions using revesible metal-insulator transition (MIT) in VO2 thin films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Microwave Association, Oct 2007, Munich, Germany. pp.12-15, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured composite materials deposited by LECBD/PLD : 3 nm clusters in ito matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trolliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006 Spring Meeting, European Materials Research Society Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF-MEMS switched varactor for high power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS compatible fast switching RF MEMS varactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.1720-1723, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2006.281119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical conduction mechanisms of metal nanoclusters embedded in an amorphous Al203 matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006 Spring Meeting, European Materials Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical properties of metal nanoclusters embedded in a dielectric medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Materials and Devices for Smart Systems - MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Boston, United States. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of ferroelectric films using PLD and application to microvawe components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Seaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics UK 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth and central frequency control on tunable bandpass filter by using MEMS cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S international microwave symposium digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Philadelphia, États-Unis. pp.523 - 526, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.2002.339325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YBaCuO superconducting epitaxial thin films by laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser ablation: mechanisms and applications—II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Knoxville, United States. pp.433-438, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.44893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser sources for nanometer-scaled complex materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite materials for biosensors made by a dual pulsed laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Malaga, Espagne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide thin films: various microstructures for hysteresis manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, G4-Symposium – Phase Change Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de couches minces de VO2 dopé au chrome utilisées en tant que cathode dans les batteries Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème atelier de l’IRN Nanomatériaux Contrôlés Avancés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Thin Film Composites for Highly Sensitive Plasmonic Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society, E-MRS, Q-symposium, Advanced functional films grown by pulsed deposition methods – II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Emissivity Variation in Vanadium Dioxide Thin Films Determined by Thermal Wave Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ordonez- Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR TAMARYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Chromium Doped VO2 Thin Films for New Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM, Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Chemical and Electronic Structure Profiles of VO2 During MIT Transition by Photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Aguilar-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Felix Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Flores Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS – International Materials Research Congress, IMRC, E-Symposium – Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Ionut Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LabEx SigmaLim - Entreprises “Beyond 5G”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium dioxide thin films for thermal micro-systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Alonzo-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Global Summit on Condensed Matter Physics, CONMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Magnetic Thin Films by Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Magnetism and Optics in Nano-alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of BNT-BT ferroelectric thin films in microwaves and millimeter waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupina Lucian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedelcu Liviu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mihalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packed colloidal spheres for thin film structuration; towards modulation and tunability of surface plasmon resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLUMEE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of iridium thin films: a comparison between plasma vs. laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huitema Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the localized surface plasmon resonances of micro-triangular patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2019 - Plasma Thin Film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning VO2 PLD thin film hysteresis using microstructural and morphological changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités ferroélectriques accordables pour la réalisation de dispositifs hyperfréquences reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric varactor based on heteroepitaxialy grown (Ba,Sr) TiO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave dielectric properties of (1-x)Bi0.5Na0.5TiO3 - (x)BaTiO3 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cernea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mihalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne fente reconfigurable en fréquence intégrant un condensateur ferroélectrique type MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammal Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-High tenability of Ba(2/3)Sr(1/3)TiO3 thin films at High-frequency domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 PLD thin films under water environment: influence on Metal to Insulator Transition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic structuration using UV-Laser Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Givord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na0.5Bi0.5TiO3 (NBT) ferroelectric/paraelectric thin film tunable capacitors developed by pulsed laser deposition (PLD) for radiofrequency/microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of liquids on the metal to insulator transition of vanadium dioxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high tunability of Ba(2/3)Sr(1/3)TiO3 thin films at high frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Madrangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indium bottom electrode for tunable microwave components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cc. Negrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-tunable capacitors at low electric field using Ba(2/3)Sr(1/3)TiO3 and Na(1/2)Bi(1/2)TiO3 thin films grown by PLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (ERMS) 2016 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na1/2Bi1/2TiO3 (NBT) ferroelectric.paralectric thin fil tunable capacitors developed by pulsed laser deposition for RF/microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du GDR Oxyfun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-tunable capacitors ant low electric field using Ba(2/3)Sr(1/3)TiO3 and Na(1/2)Bi(1/2)TiO3 thin films grown by PLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNT-BT0.08 thin films for electrically-controlled microwave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cernea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg. Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs à base de couches minces ferroélectriques hautement accordables sous champ faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 PLD thin films under water environment: influence on Metal to Insulator Transition properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Germouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de capacités ferroélectriques en couches minces pour des antennes fil-plaque, accordables en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale « Interférences d’ondes 2015 » du GDR Ondes, 19, 20 ,21 Octobre 2015, Ecole Centrale de Lyon, Ecully/ Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-MRS Symposium V: &amp;quot;Laser materials processing for micro and nano applications&amp;quot;, Strasbourg (France), 14-18 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applied Surface Science, 278, Elsevier, pp.362, 2013, 0169-4332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the semiconductor-metal phase transition of V02 materials : a novel direction towards tuneable devices and systmes for RF-microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moumita Mukherjee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Microwave and Millimeter Wave Technologies Semiconductor Devices Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH - ISBN 978-953-307-031-5, 22 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du panache plasma créé par ablation laser femtoseconde du carbone et dépôt de couches minces de DLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced microwave and optical switching devices based on reversible metal-insulator transition (MIT) in VO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free Na0.5Bi0.5TiO3 ferroelectric thin films grown by Pulsed Laser Deposition on epitaxial platinum bottom electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2008.06.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déphaseur MEMS 2 Bits en Bande Ka pour les Applications de Moyenne Puissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Palego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Crunteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId667"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D56A4D43"/>
+    <w:nsid w:val="CF3ACA0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinnechampeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0953-2591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078012260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39013504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046384688" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schroeder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kalinic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Scian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c02339" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04600966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen Van" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Tran Quang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen Vu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Nguyen Xuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156756" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5070193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Van" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gomes De Moraes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167584" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058107" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lain&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gimbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jecko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.05.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973451" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966942" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2016.01.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cernea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945822" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2016.2576455" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431747" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z5XW0VS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Gonzales" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langis L. Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jecko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibbaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-013-0241-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4716177" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100095X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754708" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Nagaraja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Nagaraja" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1508-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDJBWT8D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721520" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferachou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259429" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GP1XLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375402" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G826MKXP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1R59G6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3290956" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3527924" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/11/6/065002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Orhan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3400095" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kustov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grechishkin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3341190" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2057172" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.06.088" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R2ZSFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291574v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palego" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.916873" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203153v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hidalgo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tixier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.05.064" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVQW6196-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256849v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rives" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085407" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skasasian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4436-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRGPCP47-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2815927" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174541v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.179" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ9DG95M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164564v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.124" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRS2K93R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2007.897760" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.065" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RZL4M6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087574v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.09.052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRCJNFZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131177v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.03.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5L1N4G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2335670" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Perez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.143" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q10S8JX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015982v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.01.036" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV71W0L2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314636v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hernandez-Perez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aw Coleman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shahgaldian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T&#233;tard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.055" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71GQ9X3T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coleman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01799317v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pessaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos De Sousa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lobo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/7/332" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pessaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Licheron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(97)00604-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00593-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7RQ94G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296068v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherinot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00553-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WW08RKK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296057v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(95)01239-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296065v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P.S.M. Lobo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Allancon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Gotor" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loup" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91760-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5695F32C588DF5AF1A9636417164CFC3A8BBB18A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296060v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Licheron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91578-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFJWMRQR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248956v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mercurio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993162" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03637317v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercurio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubreton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. P Mercurio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90529-K" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9Q2260P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Mercurio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90721-X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V37B0X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296049v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Marchet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damiani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917181" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379561v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gireau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Mastouri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379511v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235173" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319947v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Du" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Youssef" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwen Zeng" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05351951v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082210v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966209v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ordonez- Miranda" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976324v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Du" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04960864v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04960854v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965792v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04990049v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar-Jimenez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flores Cuevas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Duarte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969922v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976197v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beffara" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeng" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965823v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03789513v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04960841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969890v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonnez-Miranda" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04960903v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bercea" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04891300v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forero-Sandoval" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541636" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04748337v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04748329v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Dempsey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746842v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Dempsey" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746916v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561182v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561140v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bercea" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561150v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04959302v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267560v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stancu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupina Lucian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedelcu Liviu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mihalache" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Banciu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129169v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van T. Nguyen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451107v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267565v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banciu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02356053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129175v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129689v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128829v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm. Dempsey" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129190v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128842v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141884v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borderon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891440v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trupina" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nedelcu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasuk" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg. Banciu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893491v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899404v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893479v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891412v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zaabi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891405v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891403v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568940v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568594v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916429v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893229v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891423v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276869v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852008v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madrangeas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devillers" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851850v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343910v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C. Negrila" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851672v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343909v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343912v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840788v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852005v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal Mohamad" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851654v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274357v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840796v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871763v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870400v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871219v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851687v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw. Gundel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343913v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869748v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870391v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226006v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quignon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226176v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226000v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225999v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226129v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226004v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223117v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223118v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911349v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911412v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911296v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911279v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911255v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911434v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911266v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lemoine" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697605" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911337v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911283v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944486v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaccaria" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733830v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis F&#233;rachou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5970843" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734824v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735789v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735873v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733819v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735793v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roemer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684126v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686490v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684121v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684939v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685994v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942425v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682983v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620781v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619435v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619648v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619959v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619371v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Massague" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619491v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Fan" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassam" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620645v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437745v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437694v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437196v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437197v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414040v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1129-V14-01" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437747v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709395v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437606v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165644" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437738v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437618v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367406v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358489v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papandreou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papaioannou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365517v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kneblewski" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloche" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358377v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633249" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367419v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358593v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Georgescu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366370v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363105v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358881v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367174v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365254v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287337v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199365v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belkhiri" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287026v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285911v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pothier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258539v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Palego" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasseling" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMIC.2007.322785" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287313v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198689v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198690v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285904v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286350v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199190v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285908v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199104v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287353v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287553v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199121v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405113" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418931v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281119" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418988v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069385v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069383v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419026v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Asad" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087788v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delage" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Seaux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03611392v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.44893" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322220v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320152v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991524v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payeur" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdevilla" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969876v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04990078v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976153v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976289v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beffara" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04990067v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Felix Duarte" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04963971v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04960925v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04748345v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Moraes" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452641v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huitema Laure" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128679v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452770v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438507v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166022v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyer" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885121v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasuk" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banciu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568938v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885188v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cernea" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568935v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841700v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840739v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutheil" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840560v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Germouty" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01830699v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840594v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840774v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841386v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cc. Negrila" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831176v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841642v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841719v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840608v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840715v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Passerieux" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840488v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226171v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944445v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dinescu" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ossi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmer" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620195v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686629v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411858v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199299v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinnechampeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0953-2591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078012260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39013504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046384688" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schroeder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kalinic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Scian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c02339" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04600966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen Van" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Tran Quang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen Vu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Nguyen Xuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156756" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Van" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gomes De Moraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5070193" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laborde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058107" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lain&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gimbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jecko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.05.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030485" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973451" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301290v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cernea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945822" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2016.01.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2016.2576455" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431747" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z5XW0VS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jecko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibbaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-013-0241-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Gonzales" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langis L. Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100095X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4716177" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754708" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Nagaraja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Nagaraja" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1508-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDJBWT8D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721520" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferachou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259429" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GP1XLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375402" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G826MKXP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1R59G6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568040v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Orhan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3400095" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584162v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/11/6/065002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3527924" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3290956" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kustov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grechishkin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3341190" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2057172" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291574v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palego" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.916873" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hidalgo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tixier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.05.064" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVQW6196-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354360v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.06.088" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R2ZSFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256849v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rives" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085407" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skasasian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4436-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRGPCP47-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2815927" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174541v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.179" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ9DG95M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164564v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.124" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRS2K93R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2007.897760" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113145v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2335670" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131177v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.03.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5L1N4G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087574v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.09.052" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRCJNFZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.065" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RZL4M6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Perez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015982v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.01.036" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV71W0L2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.143" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q10S8JX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314636v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hernandez-Perez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aw Coleman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shahgaldian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T&#233;tard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.055" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71GQ9X3T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coleman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01799317v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pessaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos De Sousa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lobo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/7/332" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pessaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Licheron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(97)00604-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00593-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7RQ94G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296068v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherinot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00553-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WW08RKK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296057v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(95)01239-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296065v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P.S.M. Lobo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Allancon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Gotor" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loup" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91760-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5695F32C588DF5AF1A9636417164CFC3A8BBB18A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296060v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Licheron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)91578-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFJWMRQR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248956v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mercurio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993162" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03637317v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercurio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubreton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. P Mercurio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90529-K" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9Q2260P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Mercurio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90721-X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V37B0X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296049v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Marchet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damiani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917181" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379561v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gireau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Mastouri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379511v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235173" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319947v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Du" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Youssef" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwen Zeng" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976324v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Du" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966209v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ordonez- Miranda" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082210v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05351951v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04960864v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04960854v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965792v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04990049v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar-Jimenez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flores Cuevas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Duarte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969922v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976197v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beffara" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeng" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04965823v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04960841v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03789513v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969890v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonnez-Miranda" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04960903v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bercea" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746916v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561182v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746842v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Dempsey" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04891300v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forero-Sandoval" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541636" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04748337v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04748329v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Dempsey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561140v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bercea" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561150v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04959302v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129169v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van T. Nguyen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267560v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stancu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupina Lucian" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedelcu Liviu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mihalache" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Banciu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451107v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267565v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banciu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02356053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129175v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128829v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm. Dempsey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129689v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128842v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129190v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141884v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borderon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899404v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891405v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891412v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zaabi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893479v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893491v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trupina" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891440v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nedelcu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasuk" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg. Banciu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568940v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891403v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893229v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568594v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891423v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916429v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276872v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343909v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343912v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840788v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851672v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848437v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devillers" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851850v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343910v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C. Negrila" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276869v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852008v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madrangeas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274357v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal Mohamad" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852005v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851654v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840796v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851687v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw. Gundel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871763v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870400v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871219v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869748v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343913v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870391v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225999v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226006v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quignon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226176v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226000v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226129v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226004v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223117v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223118v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911296v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911279v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911349v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911412v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911255v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911434v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911266v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lemoine" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697605" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911337v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911283v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944486v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaccaria" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734824v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733830v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis F&#233;rachou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5970843" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735789v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735873v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733819v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735793v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roemer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684121v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684126v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686490v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684939v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685994v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942425v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682983v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619648v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619959v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619435v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620781v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619371v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Massague" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619491v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Fan" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassam" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620645v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437747v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414040v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1129-V14-01" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437694v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437196v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437197v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437745v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709395v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437606v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165644" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437738v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437618v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367419v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358489v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papandreou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papaioannou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365517v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kneblewski" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloche" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358377v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633249" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367406v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358593v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Georgescu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367174v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363105v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366370v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365254v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358881v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258539v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Palego" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasseling" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMIC.2007.322785" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287313v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198689v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198690v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285911v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pothier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287026v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287337v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199365v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belkhiri" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285904v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286350v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199190v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285908v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199104v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287353v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287553v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199121v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405113" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069385v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418988v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418931v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281119" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069383v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419026v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Asad" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087788v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delage" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Seaux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03611392v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.44893" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322220v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320152v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04969876v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991524v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Payeur" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koch" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdevilla" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976289v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beffara" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04976153v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04990078v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04990067v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Felix Duarte" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04963971v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04960925v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04748345v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Moraes" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452770v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128679v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452641v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huitema Laure" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438507v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166022v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyer" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568938v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885121v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasuk" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banciu" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885188v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cernea" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568935v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840774v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01830699v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Germouty" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840594v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840739v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutheil" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840560v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841700v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841386v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cc. Negrila" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831176v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841642v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841719v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840608v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840715v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Passerieux" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840488v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226171v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944445v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dinescu" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ossi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmer" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620195v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686629v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411858v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199299v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>