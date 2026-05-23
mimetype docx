--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0900-4991</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">I1Ux66YAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,1579 +179,1579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the lingual GLP-1 system in sweet taste detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savanah Buiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (SI), pp.bjaf055.105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/chemse/bjaf055/8406990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged latency of the gustatory evoked potentials for sucrose solution in subjects living with obesity compared with normal-weight subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48, pp.1720-1727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41366-024-01607-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[58ASM - 066 PP] Gustatory evoked potentials reveal taste perception alterations in patients with minor and major cognitive impairment linked to Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Perrignon-Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa El Kadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Graber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (S1), pp.e14220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eci.14220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04899988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic glucose hypersensitivity induced insulin secretion in the obese Zücker rat is reversed by central ghrelin treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (13-15), pp.837-849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/ars.2022.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Taste Perception in Patients with Minor and Major Cognitive Impairment Linked to Alzheimer’s Disease Recorded by Gustatory Evoked Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa El Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa El Kadiri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Perrignon-Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Graber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 96 (4), pp.1593-1607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-230270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens chimiques et maladies métaboliques chez l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (6), pp.517-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mmm.2022.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste of fat and obesity: Different hypotheses and our point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akhtar Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Bastable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (3), pp.555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu14030555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste and olfaction: From receptors to the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (6), pp.491-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mmm.2022.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of small intestinal bacterial overgrowth in a cohort of patients with abdominal symptoms who underwent bariatric surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nybel Rhyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (6), pp.2331-2337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11695-020-04477-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Mens sana in corpore sano:&amp;lt;/em&amp;gt; Does the glycemic index have a role to play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (10), pp.2989. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12102989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection cérébrale du glucose, plasticité neuronale et métabolisme énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (1), pp.19-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose transporter 2 (GLUT 2): expression in specific brain nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arluison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrete Marfaing-Jallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 638 (1-2), pp.221-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0006-8993(94)90653-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1740,968 +1761,968 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanting and spontaneous intake for protein-rich foods immediately after hemodialysis in chronic kidney disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Filancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Hafnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection centrale de la glycémie et homéostasie énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. journées scientifiques de l’Association française d’étude et de recherche sur l’obésité (AFERO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection hypothalamique du glucose et homéostasie énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How hypothalamic mitochondria translate the energy status of the boby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International NeuroFrance 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Neurosciences. FRA., May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. école de la SFN : Sensing glucido-lipidique &amp; comportement alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN). Dijon, FRA., Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation du « wanting » pour les aliments riches en protéines après hémodialyse, chez les patients atteints d’insuffisance rénale chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Filancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 2 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70679-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">potentiels évoqués gustatifs chez l'Homme en réponse à une stimulation sucrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société française de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of Cx43 in hypothalamic detection of glucosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzia Baba Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès de la société francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nice, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la Cx43 dans le glucose-sensing hypothalamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Scientifique de la Société Francophone du Diabète (SFD) et de la SFD Paramédical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur., Mar 2011, Genève, France. 1 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1262-3636(11)70520-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2711,693 +2732,693 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucralose and acesulfame K modulate human and rodent vascular smooth muscle contractility independently of the presence of the sweet taste receptor. A study of the SOSweet project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Battault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Risdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sigaudo-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Santa Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet chronique d’un édulcorant non nutritif – le sucralose - sur la détection hypothalamique du glucose chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Nice, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustatory evoked potentials and cerebral control of food intake in obese subjects (PEGASE study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barthet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colombe Wache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Congress of Physiology and Integrative Biology (CPBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acta Physiologica, 224 (Special Issue 715), 2018, Abstracts of the 2nd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustatory evoked potentials activity and fatty taste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jacquin Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Szleper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Vagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congress of Physiology and Integrative Biology (CPBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acta Physiologica, 214 (Suppl. S700), pp.33-34, 2016, Abstracts of the 1. Congress of Physiology and Integrative Biology (CPBI) and 84. Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustatory evoked cortical activity in humans in response to saccharose stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Dijon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemical Senses, 40 (3), 2 p., 2015, Abstracts from the 24th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3407,133 +3428,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of mitochondria in brain nutrient sensing: control of energy balance and dysregulation in obesity and type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondria in Obesity and Type 2 Diabetes: Comprehensive Review on Mitochondrial Functioning and Involvement in Metabolic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic press, Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 445 p., 2019, 978-0-12-811859-7 978-0-12-811752-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811752-1.00010-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3543,104 +3564,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rappel I La semaine du Cerveau 2018 en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3650,91 +3671,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professor, University of Burgundy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 2017/0035829 Al. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3744,369 +3765,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les édulcorants. Sont-ils sûrs pour la santé vasculaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- [.]anonyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, p. 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaine du Cerveau 2021 à Dijon : deux conférences en ligne du CSGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rekow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle nerveux de la secrétion d'insuline : les mitochondries de l'hypothalamus se dévoilent.... Newsletter du Centre INRA de Bourgogne-Franche-Comté n° 7 du 25 avril 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venez découvrir le cerveau ! Au Centre des Sciences du Goût et de l'Alimentation à Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4174,51 +4195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="142FBAE7"/>
+    <w:nsid w:val="A1842C33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4405,51 +4426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinneleloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0900-4991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savanah Buiret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chometton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf055/8406990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01607-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04899988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa El Kadiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delpont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.14220" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carneiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Abed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2022.0031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delpont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Graber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mohr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-230270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Spanjaard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rouland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2022.08.013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Quilliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akhtar Khan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bastable" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030555" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2022.08.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nybel Rhyman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-04477-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chr&#233;tien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arluison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lepetit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrete Marfaing-Jallat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(94)90653-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1MV3L37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filancia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70679-X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCGMG1N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Baba A&#239;ssa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(11)70520-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W809MDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Battault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Risdon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Santa Barbara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Haydar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Wache" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cotten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/17481716/2018/224/S715" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin Piques" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szleper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Vagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/apha.2015.214.issue-S700/issuetoc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/320149.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128117521/mitochondria-in-obesity-and-type-2-diabetes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811752-1.00010-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]anonyme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rekow" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790548v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738481v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinneleloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0900-4991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=I1Ux66YAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savanah Buiret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chometton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf055/8406990" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01607-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04899988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa El Kadiri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delpont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.14220" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carneiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Abed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2022.0031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delpont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Graber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mohr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-230270" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Spanjaard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rouland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2022.08.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Quilliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akhtar Khan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bastable" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2022.08.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nybel Rhyman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-04477-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102989" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chr&#233;tien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arluison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lepetit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrete Marfaing-Jallat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(94)90653-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1MV3L37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filancia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70679-X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCGMG1N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Baba A&#239;ssa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(11)70520-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W809MDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Battault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Risdon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Santa Barbara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Haydar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Wache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cotten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/17481716/2018/224/S715" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin Piques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szleper" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Vagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/apha.2015.214.issue-S700/issuetoc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/320149.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128117521/mitochondria-in-obesity-and-type-2-diabetes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811752-1.00010-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]anonyme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rekow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>