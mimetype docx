--- v0 (2026-03-25)
+++ v1 (2026-04-24)
@@ -1927,468 +1927,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design and defense of networks under link attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liza Charroin</w:t>
+                <w:t xml:space="preserve">Economical Analysis of Flexibility in Micro Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angan Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujjwal Maulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : "Games and Optimization"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MODMAD (MODélisation Mathématique et Aide à la Décision), ANR Dynamite and GATE Lyon Saint-Etienne., Nov 2016, Ecully, France</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01411520v1</w:t>
+                <w:t xml:space="preserve">hal-01384787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Games for analyzing competition in the Internet and in on-line social networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nahum Shimkin</w:t>
+                <w:t xml:space="preserve">Optimal design and defense of networks under link attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Charroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETGCOOP 2016 - International conference on NEtwork Games. Optimization and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">Workshop : "Games and Optimization"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MODMAD (MODélisation Mathématique et Aide à la Décision), ANR Dynamite and GATE Lyon Saint-Etienne., Nov 2016, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378901v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of Routing in Parallel Link Networks</w:t>
+                <w:t xml:space="preserve">Dynamic Games for analyzing competition in the Internet and in on-line social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aniruddha Singhal</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atulya Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahum Shimkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jie Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GameSec 2016 - 7th International Conference on Decision and Game Theory for Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETGCOOP 2016 - International conference on NEtwork Games. Optimization and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47413-7_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01249188v2</w:t>
+                <w:t xml:space="preserve">hal-01378901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economical Analysis of Flexibility in Micro Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angan Mitra</w:t>
+                <w:t xml:space="preserve">Resilience of Routing in Parallel Link Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GameSec 2016 - 7th International Conference on Decision and Game Theory for Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, New York, United States. pp.3 - 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47413-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384787v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No more tears: A no-regret approach to power control in dynamically varying MIMO networks</w:t>
               </w:r>
@@ -3427,456 +3427,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Efficient Pure Strategies in Allocation Games</w:t>
+                <w:t xml:space="preserve">Myopic versus clairvoyant admission policies in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the International Conference on Game Theory for Networks (GameNets)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Istambul, Turkey. pp.658-666, </w:t>
+              <w:t xml:space="preserve">3rd ICST/ACM International Workshop on Game Theory in Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Pisa, Italy. pp.62:1--62:10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GAMENETS.2009.5137457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788918v1</w:t>
+                <w:t xml:space="preserve">hal-00788921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair and Efficient User-Network Association Algorithm for Multi-Technology Wireless Networks</w:t>
+                <w:t xml:space="preserve">Different Dynamics for Optimal Association in Heterogeneous Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 28th conference on Computer Communications miniconference (INFOCOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rio de Janeiro, Brazil. pp.2811-2815, </w:t>
+              <w:t xml:space="preserve">The 5th workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET/WNC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Limassol, Cyprus. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WIOPT.2009.5291583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788919v1</w:t>
+                <w:t xml:space="preserve">hal-00788920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myopic versus clairvoyant admission policies in wireless networks</w:t>
+                <w:t xml:space="preserve">Selection of Efficient Pure Strategies in Allocation Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ICST/ACM International Workshop on Game Theory in Communication Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Pisa, Italy. pp.62:1--62:10, </w:t>
+              <w:t xml:space="preserve">Proc. of the International Conference on Game Theory for Networks (GameNets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Istambul, Turkey. pp.658-666, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GAMENETS.2009.5137457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788921v1</w:t>
+                <w:t xml:space="preserve">hal-00788918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Dynamics for Optimal Association in Heterogeneous Wireless Networks</w:t>
+                <w:t xml:space="preserve">Fair and Efficient User-Network Association Algorithm for Multi-Technology Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET/WNC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Limassol, Cyprus. pp.1-3, </w:t>
+              <w:t xml:space="preserve">Proc. of the 28th conference on Computer Communications miniconference (INFOCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rio de Janeiro, Brazil. pp.2811-2815, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIOPT.2009.5291583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788920v1</w:t>
+                <w:t xml:space="preserve">hal-00788919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nash Equilibrium Based Fairness</w:t>
               </w:r>
@@ -5377,660 +5377,892 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la conquête des qubits</w:t>
+                <w:t xml:space="preserve">Le maillage 3D adapté... au service de la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joliclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice Decarpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarlette</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2025, pp.2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935426v1</w:t>
+                <w:t xml:space="preserve">hal-05566999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IHM : Interaction Humain/Machine, la méthode Ember</w:t>
+                <w:t xml:space="preserve">L'ombre d'un clic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joliclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hachet</w:t>
+                <w:t xml:space="preserve">Nataliia Bielova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decarpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Koval</w:t>
+                <w:t xml:space="preserve">Marc Fulconis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935384v1</w:t>
+                <w:t xml:space="preserve">hal-05566954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence and Counter-Influence in Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sudipta Sarangi</w:t>
+                <w:t xml:space="preserve">À la conquête des qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Joliclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decarpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024, 42 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733885v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des données disparues</w:t>
+                <w:t xml:space="preserve">IHM : Interaction Humain/Machine, la méthode Ember</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joliclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Duval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Leininger</w:t>
+                <w:t xml:space="preserve">Morgane Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific mediation comic by Inria Communication Departement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935110v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C'est quoi le numérique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence and Counter-Influence in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudipta Sarangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880335v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la recherche des données disparues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Joliclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decarpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est quoi le numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Courbin-Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptive Power Allocation and Control in Time-Varying Multi-Carrier MIMO Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stiakogiannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6045,51 +6277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6099,227 +6331,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Influencers Compete on Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Sarangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wardrop equilibria and relaxation oscillations in queuing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek S Borkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Secure Multi-Layer IoT Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6341,73 +6573,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanyan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design and defense of networks under link attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6429,51 +6661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176928v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6483,235 +6715,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Social Medium Selection Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lebeau</w:t>
+                <w:t xml:space="preserve">Load Balancing Congestion Games and their Asymptotic Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria - Research Centre Grenoble – Rhône-Alpes. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249195v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing Congestion Games and their Asymptotic Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Social Medium Selection Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria. 2015</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nof Abuzainab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria - Research Centre Grenoble – Rhône-Alpes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249199v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Flow Control in Multi-path Networks to Multiple Bag-of-tasks Application Scheduling on Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6750,73 +6982,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7745, INRIA. 2011, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00627532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Algorithm for Fair and Efficient User-Network Association in Multi-Technology Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6842,73 +7074,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6653, INRIA. 2008, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00322403v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Fully Decentralized Algorithm for Multiple Bag-of-tasks Application Scheduling on Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6934,73 +7166,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2008, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00279993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure efficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7013,73 +7245,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6216, INRIA. 2007, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00153720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-cooperative scheduling of multiple bag-of-task applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7092,73 +7324,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5819, INRIA. 2006, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme d'allocation de bande passante satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7210,73 +7442,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5172, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Bandwidth allocation between service providers in a geostationary satellite network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7298,73 +7530,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4421, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On fairness in Bandwidth Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7386,51 +7618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4269, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7440,105 +7672,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hasard fait bien les choses -- vidéo et supports de présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Formation des enseignants en Numérique et Sciences Informatiques (NSI), Inria Grenoble, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relier les données dispersées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decarpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calculer de façon optimale nos besoins prioritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decarpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orchestrer le code pour éviter les bugs critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decarpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envoyer moins, viser mieux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decarpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Zendejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7606,51 +8342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="063172F4"/>
+    <w:nsid w:val="9360F8C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7837,51 +8573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinnetouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156556987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corinne-touati.gitlabpages.inria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02411738v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menasch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Datar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Dhamal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbloc.2019.00026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasch&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308950" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2016.11.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152042.3152079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-012-0389-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM9NPQXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petithomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Azouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Burnside" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16989-3_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lebeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nof Abuzainab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51034-7_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atulya Jain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Shimkin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249188v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Singhal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47413-7_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Maulik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stiakogiannakis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Rakshit Vinnakota" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2015.7127595" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240168" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.80" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Aram" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Basar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswati Sarkar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17197-0_8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJQ3NCV0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137457" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788919v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062237" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7766" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291583" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137442" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662790" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871607v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Mishra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc K&#233;lif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fouresti&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decarpigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935384v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Koval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733885v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grapin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880335v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162318v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S Borkar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630594v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176928v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322403v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279993v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153720v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070206v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04492932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinnetouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156556987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corinne-touati.gitlabpages.inria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02411738v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menasch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Datar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Dhamal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbloc.2019.00026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasch&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308950" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2016.11.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152042.3152079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-012-0389-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM9NPQXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petithomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Azouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Burnside" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16989-3_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lebeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nof Abuzainab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51034-7_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Maulik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atulya Jain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Shimkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249188v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Singhal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47413-7_1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stiakogiannakis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Rakshit Vinnakota" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2015.7127595" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240168" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.80" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Aram" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Basar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswati Sarkar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17197-0_8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJQ3NCV0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7766" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291583" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062237" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137442" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662790" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871607v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Mishra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc K&#233;lif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fouresti&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decarpigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05566954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fulconis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Koval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grapin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S Borkar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176928v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322403v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279993v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153720v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070206v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072167v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04492932v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loiseau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Reymond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Camus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05577049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie For&#234;t" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laniau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Zendejas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>