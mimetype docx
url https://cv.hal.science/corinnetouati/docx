--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2368,226 +2368,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No more tears: A no-regret approach to power control in dynamically varying MIMO networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coalition formation game for cooperative cognitive radio using Gibbs Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nof Abuzainab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Stiakogiannakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+                <w:t xml:space="preserve">Sai Rakshit Vinnakota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt '15: Proceedings of the 13th International Symposium and Workshops on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2015, New Orleans, LA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2015.7127595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382294v1</w:t>
+                <w:t xml:space="preserve">hal-01221031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalition formation game for cooperative cognitive radio using Gibbs Sampling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No more tears: A no-regret approach to power control in dynamically varying MIMO networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Rakshit Vinnakota</w:t>
+                <w:t xml:space="preserve">Ioannis Stiakogiannakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WiOpt '15: Proceedings of the 13th International Symposium and Workshops on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221031v1</w:t>
+                <w:t xml:space="preserve">hal-01382294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multihop Relaying in Millimeter Wave Networks: A Proportionally Fair Cooperative Network Formation Game</w:t>
               </w:r>
@@ -2763,64 +2763,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No regrets: Distributed power control under time-varying channels and QoS requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stiakogiannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4254,191 +4254,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Cooperative Scheduling of Multiple Bag-of-Task Applications</w:t>
+                <w:t xml:space="preserve">How to measure efficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Anchorage, Alaska</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Game theory for Communication networks (Game-Comm\'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00153577v1</w:t>
+                <w:t xml:space="preserve">hal-00789439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure efficiency?</w:t>
+                <w:t xml:space="preserve">Non-Cooperative Scheduling of Multiple Bag-of-Task Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Game theory for Communication networks (Game-Comm\'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown</w:t>
+              <w:t xml:space="preserve">INFOCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Anchorage, Alaska</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789439v1</w:t>
+                <w:t xml:space="preserve">inria-00153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair power and transmission rate control in wireless networks</w:t>
               </w:r>
@@ -6225,64 +6225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Power Allocation and Control in Time-Varying Multi-Carrier MIMO Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stiakogiannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8342,51 +8342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9360F8C6"/>
+    <w:nsid w:val="BFF71355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8573,51 +8573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinnetouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156556987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corinne-touati.gitlabpages.inria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02411738v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menasch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Datar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Dhamal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbloc.2019.00026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasch&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308950" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2016.11.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152042.3152079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-012-0389-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM9NPQXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petithomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Azouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Burnside" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16989-3_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lebeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nof Abuzainab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51034-7_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Maulik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atulya Jain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Shimkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249188v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Singhal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47413-7_1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stiakogiannakis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Rakshit Vinnakota" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2015.7127595" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240168" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.80" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Aram" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Basar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswati Sarkar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17197-0_8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJQ3NCV0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7766" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291583" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062237" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137442" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662790" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871607v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Mishra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc K&#233;lif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fouresti&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decarpigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05566954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fulconis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Koval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grapin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S Borkar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176928v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322403v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279993v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153720v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070206v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072167v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04492932v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loiseau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Reymond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Camus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05577049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie For&#234;t" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laniau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Zendejas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinnetouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156556987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corinne-touati.gitlabpages.inria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02411738v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menasch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Datar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Dhamal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbloc.2019.00026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasch&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308950" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2016.11.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152042.3152079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-012-0389-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM9NPQXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petithomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Azouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Burnside" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16989-3_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lebeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nof Abuzainab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51034-7_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Maulik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atulya Jain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Shimkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249188v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Singhal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47413-7_1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Rakshit Vinnakota" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2015.7127595" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stiakogiannakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240168" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bertin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2010.80" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Aram" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Basar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswati Sarkar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17197-0_8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJQ3NCV0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7766" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291583" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062237" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137442" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662790" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789439v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871607v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Jorswieck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Mishra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc K&#233;lif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fouresti&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decarpigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05566954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fulconis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Koval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grapin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S Borkar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176928v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322403v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279993v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153720v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070206v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072167v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04492932v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loiseau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Reymond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Camus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05577049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie For&#234;t" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laniau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Zendejas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>