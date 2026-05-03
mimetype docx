--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.90625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cornel Ioana </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of patterns from images using a model of combined frequency localization spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230 (May), pp.109810. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous monitoring of partial discharge activities in power cables and their stimulation due to the temperature rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.e12187. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/stg2.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Bearing Health Monitoring Using Diffusion-Based Spectral Analysis: A Self-adaptive Approach to Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Communications in Computer and Information Science, 2373, pp.145-155. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80775-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Hopfield network performance for pattern retrieval using sparse recovery algorithm and Parzen estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.104814. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2024.104814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analog-Digital Hardware for Parzen-Based Nonparametric Probability Density Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjeljko Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (16), pp.116226-116237. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3446370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matched Filtering on Directed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Brajović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Daković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Mandic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (9), pp.5857-5861. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3407948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Continuous Monitoring of Leaks for an In-Service Penstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Nati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.5182. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24165182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software-Defined Radio Platform for Teaching Beamforming Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Sârbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (22), pp.10386. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app142210386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of digital modulations using the phase diagram analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (February), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00744-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread spectrum modulation recognition based on phase diagram entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Șerbănescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (21), pp.1197619. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsip.2023.1197619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OFDM modulations based on the characterization in the phase diagram domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Sârbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1197590. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsip.2023.1197590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical intrusion detection and eavesdropping in quantum channels with coupling: multiple-preparation and single-preparation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.article number 94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11128-022-03436-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction Error in Nonuniformly Sampled Approximately Sparse Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2020.2968137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-Based Characterization of the Transient Phenomena—Systemic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.648. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9060648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Decomposition of Acoustic Signals in Dispersive Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Brajović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Lerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftim Zdravevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue New Trends in Graph and Complexity Based Data Analysis and Processing, 9 (21), pp.2796. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9212796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization in Compressive Sensing: A Signal Processing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach of UAV Movement Detection and Characterization Using Advanced Signal Processing Methods Based on UWB Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stănescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, UAV-Based Smart Sensor Systems and Applications, 20 (20), pp.5904. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20205904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method of Secure Authentication Based on Electromagnetic Signatures of Chipless RFID Tags and Machine Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragoș Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Răzvan Scripcaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymundo de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.6385. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20216385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit-depth quantization and reconstruction error in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Useful Information Content From Noisy Signals Based on Structural Affinity of Clustered TFDs’ Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Saulig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Lerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeljka Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (12), pp.3154-3167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2019.2912134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagram-Based Sensing with Adaptive Waveform Design and Recurrent States Quantification for the Instantaneous Frequency Law Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (11), pp.2434. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/S19112434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reconstruction of nonsparse time-frequency signals with sparsity constraint from a reduced set of samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Daković</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.480-484. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error in the Reconstruction of Nonsparse Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Brajović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Daković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubiša Stanković</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.ID 4314527. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4314527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition and analysis of signals sparse in the dual polynomial Fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Daković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.209-215. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2018.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local entropy-based algorithm for information content extraction from time–frequency distributions of noisy signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Saulig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Željka Milanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.155 - 165. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Turbine Vortex detection and visualization using Strain Gauge Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lora-Ronco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (5), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2017.2750402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow velocity profiling using acoustic time of flight flow metering based on wide band signals and adaptive beam-forming techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.062003. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Compressive Sensing Signal Reconstruction with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xiumei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papic Vladan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.ID 8376531. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/8376531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating vortex characterization based on acoustic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.082009. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/8/082009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Doppler Reconstruction in Spaceborne SAR Images Using Azimuth Time–Frequency Tracking of the Phase History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), pp.604-608. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2016.2530817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Sensing in Signal Processing: Algorithms and Transform Domain Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papic Vladan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xiumei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.ID 7616393. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/7616393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar: Cramer-Rao bounds for a bilinear sound-speed profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves F Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of the Acoustical Society of America, 140 (3), pp.1771-1782. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric arc localization based on antenna arrays and MUSIC direction of arrival estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan D. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Proceedings, Advanced Topics in Optoelectronics, Microelectronics, and Nanotechnologies VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9258, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2070485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Tests Lead to Increased Efficiencies and Benchmark Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Proulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Centers Detection and Tracking in Refocused Spaceborne SAR Images for Infrastructure Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (8), pp.4379-4393. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2396773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range wideband FMCW radar for millimetric displacement measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (9), pp.5633-5642. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2291573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zernike ultrasonic tomography for fluid velocity imaging based on pipeline intrusive time-of-flight measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor-Ion Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (11), pp.1846 - 1855. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for antenna gain measurements in nonanechoic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan D. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Deacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.1553-1557. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.28386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation of linear time-frequency representations of marine-mammal sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (3), pp.2546-2555. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4816579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sparse representation for adaptive sensing of turbulent phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp.285-290. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2013.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonstationary System Analysis Methods for Underwater Acoustic Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Jason Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolga Duman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.2011:807472. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/807472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source motion detection, estimation, and compensation for underwater acoustics inversion by wideband ambiguity lag-Doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.3416-3425. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3504709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of 2-D cubic phase signal using cubic phase function with genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Djurovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (9), pp.2698-2707. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of underwater mammal vocalisations using time-frequency-phase tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (11), pp.1070-1080. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2010.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional time-frequency analysis based eigenvalue decomposition applied to image watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Zaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.529-543. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-009-0446-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach explored in the context of passive target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.314-323. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2009.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Robust chirp-rate estimator for impulse noise environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Djurovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (5), pp.1730-1736. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization in underwater dispersive channels using the time-frequency-phase continuity of signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.4093-4107. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2048102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small bowel image classification using cross-co-occurrence matrices on wavelet domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April Khademi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Localization of Transient Sources: Comparative Study of Complex-Lag Distribution Concept Versus Wavelets and Spectrogram-Based Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Espilit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.Article ID 864185. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/864185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Algorithm for Chirp-Rate Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Djurovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.Article ID 727034. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/727034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cauchy integral formula discretization on the precision of IF estimation; unified approach to complex-lag distribution and its counterpart L form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.327-330. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.2011711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Characterization and Receiver Waveform Design for Shallow Water Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (8), pp.2973-2985. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2020363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of motion effects in the computation of impulse response for underwater acoustics inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (4), pp.1739-1751. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3203308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General form of time-frequency distribution with complex-lag argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Zaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (11), pp.699 -701. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20080902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Complex Signals Using Time-Frequency-Phase Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVIII (1), pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Sea Clutter Models and their Usefulness for Target Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Representation of Phase Derivatives for Regular Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency distributions with generalized complex lag argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.4831-4838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic tomography: new concepts and applications using marine mammals: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315407054872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward The Use Of The Time-Warping Principle With Discrete-Time Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (6), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of time-frequency-phase analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seria electronica si telecomunicatii, transactions on Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Extraction from Underwater Signals using Time-Frequency Warping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (3), pp.628-646. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2006.875275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Analysis using Warped-Based High-Order Phase Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil Didactique pour l'Apprentissage du Traitement du Signal et de l'Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.N/A. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of OFDM modulations: approach based on high-order time-frequency methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salagean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nafornita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seria electronica si telecomunicatii, transactions on Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (193)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-informed symbolic regression for new features discovery for degradation analysis of rolling bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM 2025 - 15th Prognostics and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bruges, Belgium. pp.111-115, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Low-cost Capacitive Non-intrusive Sensor for the Detection, Localization and Identification of Defects in MVAC Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cicéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICD 2024 - IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to Wavelet-Hermite image representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELFOR 2024 - 32nd Telecommunications Forum (TELFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belgrade, Serbia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR63250.2024.10819192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Power-Grid Signal Transients based on Matched Filters and Graph Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Brajović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2024 - International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Split, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM62040.2024.10721721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Compressive Sensing Image Recovery Using Block-Variance-Based Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2024 - International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Split, Croatia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM62040.2024.10721641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe Leaks Detection and Localization using Non-Intrusive Acoustic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Nati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2024 - 15th International Conference on Communications (COMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMM62355.2024.10741455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Monitoring of Erosive Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Badina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maruzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiane Fortes Patella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Hydro 2024, 8-20 November 2024 Messe Congress Graz (MCG), Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Watermark Architecture for Image Authentication Based on Hermite Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anđela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neđeljko Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2024 - International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Split, Croatia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM62040.2024.10721878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Watermarking Based on Rayleigh Distribution Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMAR 2024 - International Symposium ELMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Zadar, Croatia. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMAR62909.2024.10694351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Assisted Operation Monitoring Analytics on a Hydro Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahungwa Gregory Ahungwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bombenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPECOM 2024 - 6th Global Power, Energy and Communication Conference (GPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Budapest, Hungary. pp.461-471, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM61896.2024.10582718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Processing using Phase Diagram Analysis - New Perspectives in Understanding Transient Features in Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2024 - 15th International Conference on Communications (COMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMM62355.2024.10741482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for Parzen-based multivariate probability density estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjeljko Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELFOR 2024 - 32nd Telecommunications Forum (TELFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belgrade, Serbia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR63250.2024.10819075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement characterization of multirotor UAV based on their acoustic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2024 - 15th International Conference on Communications (COMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMM62355.2024.10741485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations and Experiments with a 1D Interferometric Doppler Velocity Sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limerick, Ireland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Warning Indicators of Power Cable Weaknesses for Offshore Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2023 - MTS/IEEE U.S. Gulf Coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Biloxi, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS52994.2023.10337375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel machine learning approach in Image Pattern Recognition under invariance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.558-562, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz image classification under rotation constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trehoult Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lyannaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German THz Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient power grid phenomena classification based on phase diagram features and machine learning classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1676-1680, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la vitesse par rapport au fond avec un Sondeur Multi-Faisceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un diagramme de phase pour la reconstruction d’images THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - 22ème édition des Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Recognition of Underwater Acoustic Communication Signals Based on Phase Diagram Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2022 - Hampton Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hampton Roads, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS47191.2022.9977145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image pattern classification under invariant constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berniner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Characterization of Transient Signals Using the Phase Diagram Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMCAS 2021 - IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tel Aviv, Israel. pp.299-304, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS52219.2021.9629068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram method for efficient THz images reconstructing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trehoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lyannaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz 2021 - 46th International Conference on Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Bias Doppler Speed Over Ground Estimation using a Multi-Beam Echo Sounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Thirion-Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS - IEEE International Conference Global OCEANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9706049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity acoustic positioning imaging system of underwater objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS - IEEE International Conference Global OCEANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Acoustic Imaging System Based on Time of Arrivals Dynamic Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECO 2021 10th Mediterranean Conference on Embedded Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budva, Montenegro. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECO52532.2021.9460241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low bias Doppler speed over ground estimation using a dual Mills cross multi-beam echo-sounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS - IEEE International Conference Global OCEANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego-Porto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Effect in Nonuniform Nonsparse Signal Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RANSAC Compressive Sensing Reconstruction in Noisy Wideband Underwater Sonar Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Biloxi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the potential of phase diagram analysis to identify the wide band modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Scripcaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2020 - 13th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bucarest (virtual), Romania. pp.55-58, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMM48946.2020.9141963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Descent Algorithm Performance With Reduced Set of Quantized Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECO 2019 - 8th Mediterranean Conference on Embedded Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Budva, Montenegro. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECO.2019.8760054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Analysis of Ionospheric Whistler Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Ponjavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Lerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELFOR 2019 - 2019 27th Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Belgrade, Serbia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR48224.2019.8971020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Cross-Range in Wideband Sonar Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2019 - 11th International Symposium on Image and Signal Processing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. pp.318-323, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2019.8868932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric arc detection using compressive sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate acoustic imagery for underwater object classification in dynamic configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Blue Sea, Blue Sky, Blue Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seattle, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS40490.2019.8962880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des défauts mécaniques des robinets en utilisant les données de consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitted Sequence Influence to Sonar Target Detection using Compressive Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Blue Sea, Blue Sky, Blue Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seattle, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS40490.2019.8962755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Measurements with Wideband Signal Processing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Comparison in Reconstruction and Targeting in Underwater Sonar Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband signals for Phase Differencing Sonar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Ocean Planet – It’s our home.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA 2015: Sea Trial Of An Underwater Target Localization Technique Using Hausdorff Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Ocean Planet – It’s our home.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Recognitions Capabilities of Modulated Signals in Phase Diagram Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2018 - 12th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bucharest, Romania. pp.177-180, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCOMM.2018.8484754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Signal Processing Techniques for Interferometric Sonars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Healthy Oceans, Resilient Coasts, Robust Commerce… Strong Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Reconstruction in Dual Polynomial Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECO 2018 - 7th Mediterranean Conference on Embedded Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budva, Montenegro. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECO.2018.8406071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Random Sampling on Noisy Nonsparse Signals in Time-Frequency Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of off-grid effects in wideband sonar images using compressive sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubiša Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Daković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Healthy Oceans, Resilient Coasts, Robust Commerce… Strong Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extension of acoustic flow metering devices to monitor underwater transient phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Healthy Oceans, Resilient Coasts, Robust Commerce… Strong Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2018.8604694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Properties of the Phase Diagram Domain for the Instantaneous Frequency Law Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSP 2018 - 41st International Conference on Telecommunications and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2018.8441292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of flight estimation in multi-path dispersive configuration using compressive sensing reconstruction in the warped domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEEE 2017 - 5th International Symposium on Electrical and Electronics Engineering (ISEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Galati, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEEE.2017.8170703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des transitoires électriques par la transformation de Hough des informations représentées dans les diagrammes de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous Frequency Law tracking using signal's representation in phase diagram domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2017 - 22th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff distance: A new target localization using single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Signal Reconstruction of Nonsparse Audio Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2017 - 22th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based decomposition of acoustic signals in dispersive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Local Polynomial Fourier Transform in Acoustic Signal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMAR 2017 - 59th International Symposium Electronics in Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Fault Characterization by Hough Transform of Phase Diagram Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMCAS 2017 - IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tel-Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS.2017.8244792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater acoustic object imaging using spatial matched filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Șerbănescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. Our Harsh and Fragile Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the multi-modal sensing of electrical arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAS 2017 - Sensors Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Glassboro, United States. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAS.2017.7894117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sensing of Erosive Cavitation Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Șerbănescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. Our Harsh and Fragile Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband signals for Interferometric Sonar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of signals in dispersive channels using dual polynomial fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECO 2017 - 6th Mediterranean Conference on Embedded Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bar, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff Distance Applied On Real Data Experiment For Underwater Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. A Vision for Sustaining our Marine Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of position offset of acoustic transducers using compressive sensing concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - OCEANS '16 MTS/IEEE. The Sea’s the Limit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation characterization using wide band signals in an acoustic active sensing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - OCEANS '16 MTS/IEEE. The Sea’s the Limit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of non-stationary signals in the matched signal transform domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4204-4208, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff distance optimization used for underwater passive source localization with real data experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAS 2016 - XII Encontro de Tecnologia em Acústica Submarina (XII ETAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc fault detection & localization by electromagnetic-acoustic remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO 2016 - IEEE Radio and Antenna Days of the Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Gilles les Bains, France. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADIO.2016.7772044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating vortex characterization based on acoustic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - 28th IAHR symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France. pp.82009 - 82009, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/8/082009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow velocity profiling using acoustic time of flight flow metering based on wide band signals and adaptive beam-forming techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - 28th IAHR symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(A new time of flight) Acoustic flow meter using wide band signals and adaptive beamforming techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - 28th IAHR symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic and acoustic bimodality for the detection and localization of electrical arc faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Optoelectronics, Microelectronics, and Nanotechnologies VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Constanta, Romania. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2246132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDT 2016 - 27th Conference and Exhibition on Undersea Defence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4950080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Estimation in SAR Images using Azimuth Time-Frequency Tracking and a Matched Signal Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2576-2579, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distributed acoustic sensing based on local time-frequency coherence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection statistique temps-fréquence dans un contexte acoustique à faible RSB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient signal characterization using multi-lag phase space analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMCAS 2015 - 2015 IEEE International Conference on Microwaves, Communications, Antennas and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tel-Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS.2015.7360411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range Autofocusing for FMCW Radars Using Time Warping and a Spectral Concentration Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadarConf15 - 2015 IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Arlington, Virginie, United States. pp.581-586, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2015.7131065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water hammer effect characterization using an acoustic signal processing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Dunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEE 2015 - 9th International Symposium on Advanced Topics in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bucharest, Romania. pp.5-8, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATEE.2015.7133666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la vitesse d'une cible en mouvement par une méthode large bande et haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric arc localization based on antenna arrays and MUSIC direction of arrival estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan D. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Optoelectronics, Microelectronics, and Nanotechnologies 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Constanta, Romania. pp.925830, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2070485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range, velocity and immersion estimation of a moving target in a water-filled tank with an active sonar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Discovering Sustainable Ocean Energy for a New World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-Genova.2015.7271705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based parameters estimation of non-stationary signals using time warping and a measure of spectral concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between two engineering ages: Of information and complex systems, professional research is based on a team work!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2015 - 7th International Conference on Electronics, Computers and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECAI.2015.7301136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing acoustic scintillation and current meters discharge measurements at a mid-head HPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianalberto Grego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual HydroVision International Conference and Exhibition for the Global Hydro Market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pennwell, Jul 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of underwater signals with nonlinear time-frequency structures using warping based compressive sensing algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Sea Change: Dive into Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR Images Refocusing and Scattering Center Detection for Infrastructure Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadarConf14 - 2014 IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cincinnati, United States. pp.334-339, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2014.6875610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Lag Phase Space Representations for Transient Signals Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the vortex parameter estimation using wide band signals in active acoustic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Dunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - OCEANS '14 MTS/IEEE. Ocean Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Taipei, Taiwan. pp.978-1-4799-3646-5/14, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-TAIPEI.2014.6964552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Rate Computation of Highly Turbulent Pipe Flows using Wide-Band Signals and Matched Filter-Based Approach in Ultrasonic Multi-Element Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGHEM 2014 - 10th International Conference of Hydraulic Efficiency Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Itajuba, Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical arc surveillance and localization system based on advanced signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Deacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnergyCon 2014 - IEEE International Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.426-430, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2014.6850462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Centers Monitoring in Refocused SAR Images on a High Resolution DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.1883-1886, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced signal processing techniques for detection and localization of electrical arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2014 - 10th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCOMM.2014.6866749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Object Tracking Using Time Frequency Signatures of Acoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - OCEANS '14 MTS/IEEE. Ocean Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Taipei, Taiwan. pp.978-1-4799-3646-5/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Waveforms for Flow Velocity Estimation Using Acoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Data Classification in Underwater Acoustic Sensors based on Local Time-Frequency Coherence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mauuary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Phillipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - OCEANS '14 MTS/IEEE. Ocean Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Taipei, Taiwan. pp.978-1-4799-3646-5/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity Correction Algorithm for Wideband FMCW Radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation temps-fréquence statistique : Analyse de la répartition spatiale des détections sur spectrogramme N fois seuillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized complex time distribution using modified analytical continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et analyse des signaux non-stationnaires adaptés à la caractérisation des phénomènes turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.I376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMCW Transceiver Wideband Sweep Nonlinearity Software Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadarCon13 - 2013 IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ottawa, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather observations through oceanic acoustic noise recorded by gliders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-12727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Range FMCW Radar Platform for Millimetric Displacements Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1111-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse representation of channel's impulse response for underwater inhomogeneities tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricité de France's study of the acoustic scintillation flow meter results in expanding its range and sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro Power and Dams Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Innsbruck, Austria. pp.Session 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical segmentation of spectrograms: a complementary approach to track detection algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCLDE 2013 - 6th International Workshop on Detection, Classification, Localization, and Density Estimation of Marine Mammals using Passive Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, St Andrews, United Kingdom. p19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des signaux transitoires émis par les arcs électriques générés dans les panneaux photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed networks of underwater sensors based on local time-frequency coherence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2013 - OCEANS '13 MTS/IEEE. An Ocean In Common</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Diego, Californie, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency segmentation : statistical and local phase analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIERRA - Journée Signal et Images en Région Rhône Alpes (SIERRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Arc Locator in Photovoltaic Power Systems Using Advanced Signal Processing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMAR 2013 - 55th International Symposium Electronics in Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zadar, Croatia. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Testing of Metallic Structures using a Dual Symmetric Path Inspection and a Matched Filter-based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor-Ion Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sgârciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMSAP 2013 - 5th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint-Martin, France. pp.149-152, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2013.6714029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphericity of Complex Stochastic Models in Multivariate SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.2994-2997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Characterization of Micro-Multipath Signals in Over-the-Horizon Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yimin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeness Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauzia Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Frazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar 2012 - IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Atlanta, Georgie, United States. pp.0671-0675, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2012.6212223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency tracking using multi-window local phase analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3401-3404, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, Classification et Utilisation des Signaux émis par les Mammifères Marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERENADE 2012 - 2ème édition du Workshop Surveillance, Etude et Reconnaissance de l'Environnement mariN par Acoustique DiscrètE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency analysis of multipath Doppler signatures of maneuvering targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yimin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeness Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauzia Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Himed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3397-3400, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vector Approach to Transient Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2012 - 11th International Conference on Information Science, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.1174-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wide band signals for obstacle path correction in acoustic scintillation flow meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2012 - 11th International Conference on Information Science, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montréal, Canada. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphin localization and motion estimation with a single hydrophone multipath propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCLDE 2012 - 5th International Workshop on Detection, Classification, Localization, and Density Estimation of Marine Mammals using Passive Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Mont Hood, Oregon, United States. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the recurrence plot analysis method behaviour under scaling transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.789 - 792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des signaux transitoires par l'analyse des récurrences de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband time reversal processing for ultrasound NDE imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramazan Demirli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUS 2011 - 2011 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, Floride, United States. pp.507-511, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-distributed phase space histogram for detecting transient signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3844-3847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme to estimate the nature of superficial sediment with dolphin whistles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barazzutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kos, Greece. p425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the transient signal characterization using phase space trajectory dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3844-3847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermo-hydrodynamic parameters in energy production systems using non-stationary signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Serban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Sofron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSSC 2010 - 44th Annual Asilomar Conference on Signals Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Pacific Grove, Californie, United States. pp.1353 - 1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gait classification using MicroDoppler time-frequency signal representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeness Null Amin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar 2010 - IEEE International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Arlington, Virginie, United States. Paper ID 9294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Doppler Effects in the Context of Over-the-Horizon Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeness Null Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauzia Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yimin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar 2010 - IEEE International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Arlington, Virginie, United States. paper ID 9170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency-phase tracking approach : application to underwater signals in a passive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. Special Session on Time-Frequency analysis in underwater applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal characterization using generalized &amp;quot;time-phase derivatives&amp;quot; representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion effect modeling in multipath configuration using warping based lag-doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2301-2304, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warping based lag-Doppler filtering applied to motion effect compensation in acoustical multipath propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.2541-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Time Scale Underwater Acoustic Signals Using Matching Pursuit Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband discrete transformation of acoustic signals in underwater environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSSC 2007 - 43rd Annual Asilomar Conference on Signals Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Pacific Grove, Californie, United States. pp.118 - 122, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2009.5470155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency-phase coherence - general framework for signal analysis in passive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PASSIVE 2008 - New Trends for Environmental Monitoring Using Passive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hyeres, French Riviera, France. pp.1-11, 978-1-4244-2815-1, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PASSIVE.2008.4787008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion effect modeling in multipath configuration using warping based lag-doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. 1pUW15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal analysis approach for passive tomography : applications for dispersive channels and moving configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2009 - 3rd international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napflion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets du mouvement dans des configurations multitrajets à l'aide de filtrage retard/doppler basé sur les déformations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 373, In CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Audio Watermarking Method Based On Molecular Matching Pursuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Parvaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.1721 - 1724, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of motion effect in underwater geo-acoustic inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the concept of time-frequency distributions based on complex-lag moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Doppler based aerial target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigi Feteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2008 - 7th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the frontier between signal processing and dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2008 - 7th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of call types in the vocalizations of north-east pacific blue whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2932967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater channel characterization using opportunity sources : A time-frequency-phase approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A watermaking method for speech signals based on the time-warping signal processing concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Krishnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2007 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, United States. pp.201-204, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-frequency characterization framework for signals issued from underwater sipersive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Speech Processing, address = Honolulu, USA, year = 2007, month = 15-20 April, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Shallow Water Environments Using Blind Time-Frequency Separation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSSC 2007 - 41st Annual Asilomar Conference on Signals Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie acoustique passive. Nouveau concept d'observation du milieu océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.605-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of signals issued from real systems using a time-frequency-phase- based modeling procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCEAM-CM 2007 - Second World Congress on Engineering Asset management and the Fourth International Conference on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-frequency characterization framework for signals issued from underwater dispersive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2007 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, United States. pp.1145-1148, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency modeling of shallow water environment: rigid vs. fluid seabed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2007 - 2007 IEEE workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Madison, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined time-frequency kernels and polynomial phase modeling for signal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bucharest, Romania. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Identification of marine mammal vocalises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation du milieu marin, address = Brest, France, year = 2006, month = 16-19 October, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying non-linear fractional chirps using unsupervised Hilbert approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Oonincx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2006 - 14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Of Time-Frequency Transient Components Using Phase Chirping Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.173-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer video retrival using adaptive time-frequency methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnan Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.509-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Processing of Signals Transmitted by Ships in a Multi-Path Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Carvoeiro, Portugal. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et reconnaissance des signaux et systèmes sous-marins non stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation du milieu marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Brest, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the class of unitary time–warping projectors to discrete–time sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.412-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Characterization using Instantaneous Moment Concept: Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.559-564, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse temps-fréquence de signaux transitoires dans un contexte de tomographie acoustique océanique discrète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theuillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgium. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Signal`s Time-Frequency content using Warped Complex-Time Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP, address = Philadelphia, USA, year = 2005, month = 18-23 March, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Component Signal Denoising Using Unitary Time-Frequency Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco, address = Antalya, Turkey, year = 2005, month = 4-8 September, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Parameters of a Polynomial Phase Model Using the Warped Complex Time Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eight International Symposium on Signal Processing and its Applications, address = Sydney, Australia, year = 2005, month = 28-31 August, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising underwater signals propagating through multi-path channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS`05 EUROPE, address = Brest, France, year = 2005, month = 20-23 June, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Detection using Gabor Filter Bank and Viterbi based Grouping Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Djurovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis from underwater data : application to the oceanic discrete tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS`05 EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Phase Signal Modeling Using Warping-Based Order Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustic, Speech and Signal Processing ICASSP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.741-744, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of LPI Waveforms Using Polynomial Phase Signal Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion estimation of underwater mobiles in a multipath channel using polynomial phase signal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA, address = Delpht, The Netherlands, year = 2004, month = 5-8 July, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche temps-fréquence et déconvolution aveugle d`un canal sous-marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées d`Acoustique Sous-Marine, address = Brest, France, year = 2004, month = 19-20 October, pdf = 1, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Deconvolution of Underwater Channel using Transitory Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans, address = Kobe, Japan, pages = 1033-1036, year = 2004, month = 9-12 November, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial phase signal via warped high-order ambiguity function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienne, Austria. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient signal detection using Overcomplete Wavelet Transform and high order statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustic, Speech and Signal Processing -ICASSP 2003, address = Hong Kong, year = 2003, month = April, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“On the use of time-frequency methods in the oceanic passive tomography context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frezza-Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCCEANS, address = San Diego, USA, year = 2003, month = 22-26 September, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unitary equivalence application in the polynomial phase signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Signal Processing and its Applications -ISSPA, address = Paris, France, year = 2003, month = July, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des moments d’ordre supérieur à la focalisation des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI, address = Paris, France, year = 2003, month = September, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Warped Based Ambiguity Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EURASIP Workshop on Non-Linear Signal and Image Processing, address = Grado, Italy, year = 2003, month = June, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Tracking Via High-Order Moment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of METRA, address = Bucharest, Romania, year = 2003, month = May, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Decomposition Based Discriminant Parameters for Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bucarest, Romania. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Overcomplete Wavelet Transform for Underwater Transitory Signal Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO), address = Toulouse, France, year = 2002, month = September, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Transitory Signal Characterization using Time-Frequency Warping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th European Conference on Underwater Acoustic (ECUA), address = Gdansk, Poland, year = 2002, month = May, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Warped-Based Ambiguity Function for Multipath Channel Effect Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Communications, Bucarest, Romania, year = 2002, month = 5-7 December, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Based Compression of 3D Oceanographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of METRA, address = Bucharest, Romania, year = 2002, month = May, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Signal Interference Structure Generated by Modified Wigner-Ville Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustic, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, Florida, USA, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Feature Extraction from Underwater Transitory Signal using Time-Frequency Warping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDET, address = Brest, France, year = 2002, month = June, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal analysis using overcomplete wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Scientific Symposium of the Military Defense Research Agency, address = Bucarest, Romania, year = 2001, month =12-13 April, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Radar in Air Defence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cantaragiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of METRA, address = Bucharest, Romania, year = 2001, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Time-Frequency Distribution Using the Fractional Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI), address = Toulouse, France, year = 2001, month = 9-13 September, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Time-Frequency Radar Signal Representation using Chirp Function Dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Military Technical Academy Scientific Communication Session, address = Bucharest, Romania, year = 2001, month = October, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable and Domain-agnostic Health Monitoring of Rolling Bearings: A Real-time Unsupervised Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05200726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification unitaire sécurisée dans les domaines THz et Radiofréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2019 - Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff distance optimization used for underwater passive source localization with real data experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERENADE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital signal processing using matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quiquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoi Emanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.413, 2008, 978-1-84821-011-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing using MATLAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, pp.424, 2008, 978-1-84821-011-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing using MATLAB®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2008, 9781848210110. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470610992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du signal sous Matlab: Pratique et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science, pp.446, 2007, 978-2-7462-1645-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du signal sous Matlab : pratique et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, pp.442, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Existing and New Potential Methods for Partial Discharge Source Monitoring in Electrical Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yu-Dong Zhang; Tomonobu Senjyu; Chakchai So-In; Amit Joshi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Trends in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 286, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2022, Lecture Notes in Networks and Systems, ISBN 978-981-16-4016-2. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-4016-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Transient Signal Analysis Using the Concept of Recurrence Plot Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recurrence Plots and Their Quantifications: Expanding Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 180, pp.19-38, 2016, 978-3-319-29921-1. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29922-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-lag Phase Diagram Analysis for Transient Signal Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles L. Webber; Jr.; Cornel Ioana; Norbert Marwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recurrence Plots and Their Quantifications: Expanding Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 180, Springer, pp.39-63, 2016, Springer Proceedings in Physics, 978-3-319-29921-1. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29922-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Non-stationary Signal Processing Based on the Concept of Recurrence Plot Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Recurrences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, pp.75-93, 2014, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-09530-1. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09531-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Scale and Dispersive Processing for Wideband Time-Varying Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Jason Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franz Hlawatsch and Gerald Matz (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications Over Rapidly Time-Varying Channels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.375-416, 2011, 978-0-12-374483-8. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374483-8.00009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrical Time-Frequency Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing using MATLAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; WILEY, pp.307-337, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes temps-fréquence paramétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement du signal sous Matlab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publishing, pp.339-375, 2007, Traitement du signal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de localisation d’une source d’impulsions dans un milieu dispersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: G01R 31/08. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'inspection par émission-réception d'ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 11/52052. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of time-frequency warping operators for analysis of marine-mammal signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Caractérisation des Structures Temps-Fréquence Non-Linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Bretagne Occidentale (UBO), Brest, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04950201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caratérisation des signaux non-stationnaires à composantes temps-fréquence non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Institut National Polytechnique de Grenoble - INPG, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00985501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId637"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.90625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cornel Ioana </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous monitoring of partial discharge activities in power cables and their stimulation due to the temperature rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.e12187. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/stg2.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of patterns from images using a model of combined frequency localization spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230 (May), pp.109810. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Bearing Health Monitoring Using Diffusion-Based Spectral Analysis: A Self-adaptive Approach to Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Communications in Computer and Information Science, 2373, pp.145-155. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80775-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Hopfield network performance for pattern retrieval using sparse recovery algorithm and Parzen estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.104814. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2024.104814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matched Filtering on Directed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Brajović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Daković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Mandic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (9), pp.5857-5861. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3407948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analog-Digital Hardware for Parzen-Based Nonparametric Probability Density Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjeljko Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (16), pp.116226-116237. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3446370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Continuous Monitoring of Leaks for an In-Service Penstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Nati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.5182. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24165182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software-Defined Radio Platform for Teaching Beamforming Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Sârbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (22), pp.10386. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app142210386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of digital modulations using the phase diagram analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (February), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00744-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread spectrum modulation recognition based on phase diagram entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Șerbănescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (21), pp.1197619. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsip.2023.1197619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of OFDM modulations based on the characterization in the phase diagram domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Sârbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1197590. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsip.2023.1197590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical intrusion detection and eavesdropping in quantum channels with coupling: multiple-preparation and single-preparation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.article number 94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11128-022-03436-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-Based Characterization of the Transient Phenomena—Systemic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.648. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9060648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Decomposition of Acoustic Signals in Dispersive Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Brajović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Lerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftim Zdravevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue New Trends in Graph and Complexity Based Data Analysis and Processing, 9 (21), pp.2796. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9212796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction Error in Nonuniformly Sampled Approximately Sparse Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2020.2968137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization in Compressive Sensing: A Signal Processing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach of UAV Movement Detection and Characterization Using Advanced Signal Processing Methods Based on UWB Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stănescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, UAV-Based Smart Sensor Systems and Applications, 20 (20), pp.5904. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20205904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method of Secure Authentication Based on Electromagnetic Signatures of Chipless RFID Tags and Machine Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragoș Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Răzvan Scripcaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymundo de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.6385. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20216385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit-depth quantization and reconstruction error in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Useful Information Content From Noisy Signals Based on Structural Affinity of Clustered TFDs’ Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Saulig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Lerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeljka Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (12), pp.3154-3167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2019.2912134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagram-Based Sensing with Adaptive Waveform Design and Recurrent States Quantification for the Instantaneous Frequency Law Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (11), pp.2434. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/S19112434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reconstruction of nonsparse time-frequency signals with sparsity constraint from a reduced set of samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Daković</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.480-484. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error in the Reconstruction of Nonsparse Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Brajović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Daković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubiša Stanković</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.ID 4314527. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4314527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition and analysis of signals sparse in the dual polynomial Fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Daković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.209-215. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2018.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local entropy-based algorithm for information content extraction from time–frequency distributions of noisy signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Saulig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Željka Milanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.155 - 165. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Turbine Vortex detection and visualization using Strain Gauge Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lora-Ronco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (5), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2017.2750402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow velocity profiling using acoustic time of flight flow metering based on wide band signals and adaptive beam-forming techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.062003. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Compressive Sensing Signal Reconstruction with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xiumei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papic Vladan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.ID 8376531. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/8376531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating vortex characterization based on acoustic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.082009. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/8/082009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Doppler Reconstruction in Spaceborne SAR Images Using Azimuth Time–Frequency Tracking of the Phase History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), pp.604-608. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2016.2530817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Sensing in Signal Processing: Algorithms and Transform Domain Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papic Vladan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xiumei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.ID 7616393. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/7616393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar: Cramer-Rao bounds for a bilinear sound-speed profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves F Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of the Acoustical Society of America, 140 (3), pp.1771-1782. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric arc localization based on antenna arrays and MUSIC direction of arrival estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan D. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Proceedings, Advanced Topics in Optoelectronics, Microelectronics, and Nanotechnologies VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9258, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2070485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Tests Lead to Increased Efficiencies and Benchmark Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Proulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Centers Detection and Tracking in Refocused Spaceborne SAR Images for Infrastructure Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (8), pp.4379-4393. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2396773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range wideband FMCW radar for millimetric displacement measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (9), pp.5633-5642. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2291573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zernike ultrasonic tomography for fluid velocity imaging based on pipeline intrusive time-of-flight measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor-Ion Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (11), pp.1846 - 1855. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for antenna gain measurements in nonanechoic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan D. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Deacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.1553-1557. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.28386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation of linear time-frequency representations of marine-mammal sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (3), pp.2546-2555. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4816579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sparse representation for adaptive sensing of turbulent phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp.285-290. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2013.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source motion detection, estimation, and compensation for underwater acoustics inversion by wideband ambiguity lag-Doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.3416-3425. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3504709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonstationary System Analysis Methods for Underwater Acoustic Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Jason Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolga Duman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.2011:807472. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/807472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional time-frequency analysis based eigenvalue decomposition applied to image watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Zaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.529-543. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-009-0446-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of 2-D cubic phase signal using cubic phase function with genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Djurovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (9), pp.2698-2707. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of underwater mammal vocalisations using time-frequency-phase tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (11), pp.1070-1080. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2010.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach explored in the context of passive target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.314-323. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2009.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization in underwater dispersive channels using the time-frequency-phase continuity of signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.4093-4107. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2048102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Robust chirp-rate estimator for impulse noise environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Djurovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (5), pp.1730-1736. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small bowel image classification using cross-co-occurrence matrices on wavelet domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April Khademi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Localization of Transient Sources: Comparative Study of Complex-Lag Distribution Concept Versus Wavelets and Spectrogram-Based Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Espilit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.Article ID 864185. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/864185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Algorithm for Chirp-Rate Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Djurovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.Article ID 727034. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/727034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of motion effects in the computation of impulse response for underwater acoustics inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (4), pp.1739-1751. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3203308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cauchy integral formula discretization on the precision of IF estimation; unified approach to complex-lag distribution and its counterpart L form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.327-330. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.2011711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Characterization and Receiver Waveform Design for Shallow Water Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (8), pp.2973-2985. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2020363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General form of time-frequency distribution with complex-lag argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Zaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (11), pp.699 -701. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20080902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Complex Signals Using Time-Frequency-Phase Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVIII (1), pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Sea Clutter Models and their Usefulness for Target Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency distributions with generalized complex lag argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.4831-4838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Representation of Phase Derivatives for Regular Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic tomography: new concepts and applications using marine mammals: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315407054872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward The Use Of The Time-Warping Principle With Discrete-Time Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (6), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of time-frequency-phase analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seria electronica si telecomunicatii, transactions on Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Extraction from Underwater Signals using Time-Frequency Warping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (3), pp.628-646. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2006.875275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Analysis using Warped-Based High-Order Phase Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil Didactique pour l'Apprentissage du Traitement du Signal et de l'Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.N/A. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of OFDM modulations: approach based on high-order time-frequency methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salagean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nafornita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seria electronica si telecomunicatii, transactions on Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (193)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-informed symbolic regression for new features discovery for degradation analysis of rolling bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM 2025 - 15th Prognostics and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bruges, Belgium. pp.111-115, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Low-cost Capacitive Non-intrusive Sensor for the Detection, Localization and Identification of Defects in MVAC Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cicéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICD 2024 - IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Compressive Sensing Image Recovery Using Block-Variance-Based Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2024 - International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Split, Croatia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM62040.2024.10721641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe Leaks Detection and Localization using Non-Intrusive Acoustic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Nati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2024 - 15th International Conference on Communications (COMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMM62355.2024.10741455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to Wavelet-Hermite image representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELFOR 2024 - 32nd Telecommunications Forum (TELFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belgrade, Serbia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR63250.2024.10819192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Power-Grid Signal Transients based on Matched Filters and Graph Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Brajović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2024 - International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Split, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM62040.2024.10721721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Watermark Architecture for Image Authentication Based on Hermite Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anđela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neđeljko Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2024 - International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Split, Croatia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM62040.2024.10721878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Monitoring of Erosive Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Badina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maruzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiane Fortes Patella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Hydro 2024, 8-20 November 2024 Messe Congress Graz (MCG), Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Watermarking Based on Rayleigh Distribution Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMAR 2024 - International Symposium ELMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Zadar, Croatia. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMAR62909.2024.10694351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Assisted Operation Monitoring Analytics on a Hydro Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahungwa Gregory Ahungwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bombenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPECOM 2024 - 6th Global Power, Energy and Communication Conference (GPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Budapest, Hungary. pp.461-471, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM61896.2024.10582718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Processing using Phase Diagram Analysis - New Perspectives in Understanding Transient Features in Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2024 - 15th International Conference on Communications (COMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMM62355.2024.10741482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for Parzen-based multivariate probability density estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andjela Draganić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjeljko Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELFOR 2024 - 32nd Telecommunications Forum (TELFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belgrade, Serbia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR63250.2024.10819075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement characterization of multirotor UAV based on their acoustic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2024 - 15th International Conference on Communications (COMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMM62355.2024.10741485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations and Experiments with a 1D Interferometric Doppler Velocity Sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limerick, Ireland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Warning Indicators of Power Cable Weaknesses for Offshore Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2023 - MTS/IEEE U.S. Gulf Coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Biloxi, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS52994.2023.10337375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel machine learning approach in Image Pattern Recognition under invariance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.558-562, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient power grid phenomena classification based on phase diagram features and machine learning classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1676-1680, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz image classification under rotation constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trehoult Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lyannaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German THz Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la vitesse par rapport au fond avec un Sondeur Multi-Faisceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un diagramme de phase pour la reconstruction d’images THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - 22ème édition des Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Recognition of Underwater Acoustic Communication Signals Based on Phase Diagram Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2022 - Hampton Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hampton Roads, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS47191.2022.9977145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image pattern classification under invariant constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berniner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Characterization of Transient Signals Using the Phase Diagram Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMCAS 2021 - IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tel Aviv, Israel. pp.299-304, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS52219.2021.9629068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Bias Doppler Speed Over Ground Estimation using a Multi-Beam Echo Sounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Thirion-Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS - IEEE International Conference Global OCEANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9706049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram method for efficient THz images reconstructing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trehoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lyannaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz 2021 - 46th International Conference on Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity acoustic positioning imaging system of underwater objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS - IEEE International Conference Global OCEANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Acoustic Imaging System Based on Time of Arrivals Dynamic Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECO 2021 10th Mediterranean Conference on Embedded Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budva, Montenegro. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECO52532.2021.9460241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low bias Doppler speed over ground estimation using a dual Mills cross multi-beam echo-sounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS - IEEE International Conference Global OCEANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego-Porto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Effect in Nonuniform Nonsparse Signal Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RANSAC Compressive Sensing Reconstruction in Noisy Wideband Underwater Sonar Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Biloxi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the potential of phase diagram analysis to identify the wide band modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Scripcaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Nastasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2020 - 13th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bucarest (virtual), Romania. pp.55-58, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMM48946.2020.9141963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate acoustic imagery for underwater object classification in dynamic configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Blue Sea, Blue Sky, Blue Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seattle, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS40490.2019.8962880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des défauts mécaniques des robinets en utilisant les données de consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Planton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Cross-Range in Wideband Sonar Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2019 - 11th International Symposium on Image and Signal Processing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. pp.318-323, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2019.8868932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric arc detection using compressive sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Analysis of Ionospheric Whistler Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Ponjavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Lerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELFOR 2019 - 2019 27th Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Belgrade, Serbia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELFOR48224.2019.8971020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Descent Algorithm Performance With Reduced Set of Quantized Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECO 2019 - 8th Mediterranean Conference on Embedded Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Budva, Montenegro. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECO.2019.8760054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitted Sequence Influence to Sonar Target Detection using Compressive Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Blue Sea, Blue Sky, Blue Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seattle, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS40490.2019.8962755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Measurements with Wideband Signal Processing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Comparison in Reconstruction and Targeting in Underwater Sonar Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband signals for Phase Differencing Sonar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Ocean Planet – It’s our home.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Recognitions Capabilities of Modulated Signals in Phase Diagram Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2018 - 12th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bucharest, Romania. pp.177-180, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCOMM.2018.8484754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Signal Processing Techniques for Interferometric Sonars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Healthy Oceans, Resilient Coasts, Robust Commerce… Strong Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA 2015: Sea Trial Of An Underwater Target Localization Technique Using Hausdorff Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Ocean Planet – It’s our home.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Reconstruction in Dual Polynomial Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECO 2018 - 7th Mediterranean Conference on Embedded Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budva, Montenegro. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECO.2018.8406071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Random Sampling on Noisy Nonsparse Signals in Time-Frequency Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Brajovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of off-grid effects in wideband sonar images using compressive sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubiša Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Daković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Healthy Oceans, Resilient Coasts, Robust Commerce… Strong Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extension of acoustic flow metering devices to monitor underwater transient phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Healthy Oceans, Resilient Coasts, Robust Commerce… Strong Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2018.8604694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Properties of the Phase Diagram Domain for the Instantaneous Frequency Law Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSP 2018 - 41st International Conference on Telecommunications and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2018.8441292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of flight estimation in multi-path dispersive configuration using compressive sensing reconstruction in the warped domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEEE 2017 - 5th International Symposium on Electrical and Electronics Engineering (ISEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Galati, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEEE.2017.8170703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des transitoires électriques par la transformation de Hough des informations représentées dans les diagrammes de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Fault Characterization by Hough Transform of Phase Diagram Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMCAS 2017 - IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tel-Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS.2017.8244792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater acoustic object imaging using spatial matched filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Șerbănescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. Our Harsh and Fragile Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff distance: A new target localization using single hydrophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Signal Reconstruction of Nonsparse Audio Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2017 - 22th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based decomposition of acoustic signals in dispersive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Local Polynomial Fourier Transform in Acoustic Signal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMAR 2017 - 59th International Symposium Electronics in Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous Frequency Law tracking using signal's representation in phase diagram domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2017 - 22th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the multi-modal sensing of electrical arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAS 2017 - Sensors Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Glassboro, United States. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAS.2017.7894117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sensing of Erosive Cavitation Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Șerbănescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. Our Harsh and Fragile Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of signals in dispersive channels using dual polynomial fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECO 2017 - 6th Mediterranean Conference on Embedded Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bar, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband signals for Interferometric Sonar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Sewada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff Distance Applied On Real Data Experiment For Underwater Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. A Vision for Sustaining our Marine Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of position offset of acoustic transducers using compressive sensing concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - OCEANS '16 MTS/IEEE. The Sea’s the Limit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff distance optimization used for underwater passive source localization with real data experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAS 2016 - XII Encontro de Tecnologia em Acústica Submarina (XII ETAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc fault detection & localization by electromagnetic-acoustic remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO 2016 - IEEE Radio and Antenna Days of the Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Gilles les Bains, France. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADIO.2016.7772044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation characterization using wide band signals in an acoustic active sensing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - OCEANS '16 MTS/IEEE. The Sea’s the Limit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of non-stationary signals in the matched signal transform domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4204-4208, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating vortex characterization based on acoustic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - 28th IAHR symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France. pp.82009 - 82009, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/8/082009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(A new time of flight) Acoustic flow meter using wide band signals and adaptive beamforming techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - 28th IAHR symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow velocity profiling using acoustic time of flight flow metering based on wide band signals and adaptive beam-forming techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - 28th IAHR symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic and acoustic bimodality for the detection and localization of electrical arc faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Optoelectronics, Microelectronics, and Nanotechnologies VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Constanta, Romania. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2246132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-depth estimation in active sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDT 2016 - 27th Conference and Exhibition on Undersea Defence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4950080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Estimation in SAR Images using Azimuth Time-Frequency Tracking and a Matched Signal Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2576-2579, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distributed acoustic sensing based on local time-frequency coherence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection statistique temps-fréquence dans un contexte acoustique à faible RSB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la vitesse d'une cible en mouvement par une méthode large bande et haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water hammer effect characterization using an acoustic signal processing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Dunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEE 2015 - 9th International Symposium on Advanced Topics in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bucharest, Romania. pp.5-8, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATEE.2015.7133666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range Autofocusing for FMCW Radars Using Time Warping and a Spectral Concentration Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadarConf15 - 2015 IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Arlington, Virginie, United States. pp.581-586, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2015.7131065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient signal characterization using multi-lag phase space analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMCAS 2015 - 2015 IEEE International Conference on Microwaves, Communications, Antennas and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tel-Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS.2015.7360411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric arc localization based on antenna arrays and MUSIC direction of arrival estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan D. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Optoelectronics, Microelectronics, and Nanotechnologies 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Constanta, Romania. pp.925830, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2070485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between two engineering ages: Of information and complex systems, professional research is based on a team work!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2015 - 7th International Conference on Electronics, Computers and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECAI.2015.7301136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range, velocity and immersion estimation of a moving target in a water-filled tank with an active sonar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Discovering Sustainable Ocean Energy for a New World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-Genova.2015.7271705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based parameters estimation of non-stationary signals using time warping and a measure of spectral concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing acoustic scintillation and current meters discharge measurements at a mid-head HPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianalberto Grego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual HydroVision International Conference and Exhibition for the Global Hydro Market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pennwell, Jul 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of underwater signals with nonlinear time-frequency structures using warping based compressive sensing algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Sea Change: Dive into Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR Images Refocusing and Scattering Center Detection for Infrastructure Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadarConf14 - 2014 IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cincinnati, United States. pp.334-339, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2014.6875610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Lag Phase Space Representations for Transient Signals Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the vortex parameter estimation using wide band signals in active acoustic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Dunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - OCEANS '14 MTS/IEEE. Ocean Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Taipei, Taiwan. pp.978-1-4799-3646-5/14, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS-TAIPEI.2014.6964552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Rate Computation of Highly Turbulent Pipe Flows using Wide-Band Signals and Matched Filter-Based Approach in Ultrasonic Multi-Element Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGHEM 2014 - 10th International Conference of Hydraulic Efficiency Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Itajuba, Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical arc surveillance and localization system based on advanced signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Deacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnergyCon 2014 - IEEE International Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.426-430, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2014.6850462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Centers Monitoring in Refocused SAR Images on a High Resolution DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.1883-1886, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced signal processing techniques for detection and localization of electrical arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2014 - 10th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCOMM.2014.6866749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Object Tracking Using Time Frequency Signatures of Acoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - OCEANS '14 MTS/IEEE. Ocean Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Taipei, Taiwan. pp.978-1-4799-3646-5/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Waveforms for Flow Velocity Estimation Using Acoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Data Classification in Underwater Acoustic Sensors based on Local Time-Frequency Coherence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mauuary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Phillipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2014 - OCEANS '14 MTS/IEEE. Ocean Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Taipei, Taiwan. pp.978-1-4799-3646-5/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity Correction Algorithm for Wideband FMCW Radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation temps-fréquence statistique : Analyse de la répartition spatiale des détections sur spectrogramme N fois seuillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized complex time distribution using modified analytical continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et analyse des signaux non-stationnaires adaptés à la caractérisation des phénomènes turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.I376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse representation of channel's impulse response for underwater inhomogeneities tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricité de France's study of the acoustic scintillation flow meter results in expanding its range and sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro Power and Dams Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Innsbruck, Austria. pp.Session 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Range FMCW Radar Platform for Millimetric Displacements Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1111-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMCW Transceiver Wideband Sweep Nonlinearity Software Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadarCon13 - 2013 IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ottawa, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather observations through oceanic acoustic noise recorded by gliders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-12727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed networks of underwater sensors based on local time-frequency coherence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2013 - OCEANS '13 MTS/IEEE. An Ocean In Common</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Diego, Californie, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical segmentation of spectrograms: a complementary approach to track detection algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCLDE 2013 - 6th International Workshop on Detection, Classification, Localization, and Density Estimation of Marine Mammals using Passive Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, St Andrews, United Kingdom. p19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des signaux transitoires émis par les arcs électriques générés dans les panneaux photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency segmentation : statistical and local phase analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIERRA - Journée Signal et Images en Région Rhône Alpes (SIERRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Arc Locator in Photovoltaic Power Systems Using Advanced Signal Processing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMAR 2013 - 55th International Symposium Electronics in Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zadar, Croatia. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Testing of Metallic Structures using a Dual Symmetric Path Inspection and a Matched Filter-based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor-Ion Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sgârciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMSAP 2013 - 5th IEEE workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Saint-Martin, France. pp.149-152, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2013.6714029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphericity of Complex Stochastic Models in Multivariate SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.2994-2997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency tracking using multi-window local phase analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3401-3404, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Characterization of Micro-Multipath Signals in Over-the-Horizon Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yimin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeness Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauzia Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Frazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar 2012 - IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Atlanta, Georgie, United States. pp.0671-0675, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2012.6212223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, Classification et Utilisation des Signaux émis par les Mammifères Marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERENADE 2012 - 2ème édition du Workshop Surveillance, Etude et Reconnaissance de l'Environnement mariN par Acoustique DiscrètE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency analysis of multipath Doppler signatures of maneuvering targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yimin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeness Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauzia Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braham Himed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3397-3400, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vector Approach to Transient Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2012 - 11th International Conference on Information Science, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.1174-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wide band signals for obstacle path correction in acoustic scintillation flow meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Reeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2012 - 11th International Conference on Information Science, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montréal, Canada. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphin localization and motion estimation with a single hydrophone multipath propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCLDE 2012 - 5th International Workshop on Detection, Classification, Localization, and Density Estimation of Marine Mammals using Passive Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Mont Hood, Oregon, United States. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the recurrence plot analysis method behaviour under scaling transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.789 - 792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des signaux transitoires par l'analyse des récurrences de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband time reversal processing for ultrasound NDE imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramazan Demirli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUS 2011 - 2011 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, Floride, United States. pp.507-511, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-distributed phase space histogram for detecting transient signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3844-3847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme to estimate the nature of superficial sediment with dolphin whistles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barazzutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dadouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kos, Greece. p425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the transient signal characterization using phase space trajectory dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3844-3847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermo-hydrodynamic parameters in energy production systems using non-stationary signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Serban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Sofron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSSC 2010 - 44th Annual Asilomar Conference on Signals Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Pacific Grove, Californie, United States. pp.1353 - 1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gait classification using MicroDoppler time-frequency signal representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeness Null Amin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar 2010 - IEEE International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Arlington, Virginie, United States. Paper ID 9294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Doppler Effects in the Context of Over-the-Horizon Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeness Null Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauzia Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yimin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar 2010 - IEEE International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Arlington, Virginie, United States. paper ID 9170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency-phase tracking approach : application to underwater signals in a passive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. Special Session on Time-Frequency analysis in underwater applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal characterization using generalized &amp;quot;time-phase derivatives&amp;quot; representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Orovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion effect modeling in multipath configuration using warping based lag-doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2301-2304, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency-phase coherence - general framework for signal analysis in passive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PASSIVE 2008 - New Trends for Environmental Monitoring Using Passive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hyeres, French Riviera, France. pp.1-11, 978-1-4244-2815-1, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PASSIVE.2008.4787008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband discrete transformation of acoustic signals in underwater environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSSC 2007 - 43rd Annual Asilomar Conference on Signals Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Pacific Grove, Californie, United States. pp.118 - 122, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2009.5470155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Time Scale Underwater Acoustic Signals Using Matching Pursuit Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2009 - OCEANS '09 MTS/IEEE. Marine Technology for our Future: Global and Local Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Biloxi, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warping based lag-Doppler filtering applied to motion effect compensation in acoustical multipath propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.2541-2541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion effect modeling in multipath configuration using warping based lag-doppler filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. 1pUW15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal analysis approach for passive tomography : applications for dispersive channels and moving configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAM 2009 - 3rd international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napflion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets du mouvement dans des configurations multitrajets à l'aide de filtrage retard/doppler basé sur les déformations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. paper 373, In CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the concept of time-frequency distributions based on complex-lag moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Doppler based aerial target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigi Feteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2008 - 7th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of motion effect in underwater geo-acoustic inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Audio Watermarking Method Based On Molecular Matching Pursuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Parvaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. pp.1721 - 1724, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of call types in the vocalizations of north-east pacific blue whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2932967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the frontier between signal processing and dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2008 - 7th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater channel characterization using opportunity sources : A time-frequency-phase approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A watermaking method for speech signals based on the time-warping signal processing concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Krishnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2007 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, United States. pp.201-204, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie acoustique passive. Nouveau concept d'observation du milieu océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.605-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Shallow Water Environments Using Blind Time-Frequency Separation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSSC 2007 - 41st Annual Asilomar Conference on Signals Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-frequency characterization framework for signals issued from underwater sipersive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Speech Processing, address = Honolulu, USA, year = 2007, month = 15-20 April, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of signals issued from real systems using a time-frequency-phase- based modeling procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCEAM-CM 2007 - Second World Congress on Engineering Asset management and the Fourth International Conference on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-frequency characterization framework for signals issued from underwater dispersive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2007 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, United States. pp.1145-1148, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency modeling of shallow water environment: rigid vs. fluid seabed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2007 - 2007 IEEE workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Madison, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined time-frequency kernels and polynomial phase modeling for signal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bucharest, Romania. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Of Time-Frequency Transient Components Using Phase Chirping Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubisa Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.173-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer video retrival using adaptive time-frequency methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnan Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.509-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying non-linear fractional chirps using unsupervised Hilbert approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Null Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Oonincx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2006 - 14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Identification of marine mammal vocalises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation du milieu marin, address = Brest, France, year = 2006, month = 16-19 October, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Processing of Signals Transmitted by Ships in a Multi-Path Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Carvoeiro, Portugal. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et reconnaissance des signaux et systèmes sous-marins non stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation du milieu marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Brest, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the class of unitary time–warping projectors to discrete–time sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.412-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Characterization using Instantaneous Moment Concept: Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.559-564, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse temps-fréquence de signaux transitoires dans un contexte de tomographie acoustique océanique discrète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theuillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgium. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Signal`s Time-Frequency content using Warped Complex-Time Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP, address = Philadelphia, USA, year = 2005, month = 18-23 March, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Component Signal Denoising Using Unitary Time-Frequency Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco, address = Antalya, Turkey, year = 2005, month = 4-8 September, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Parameters of a Polynomial Phase Model Using the Warped Complex Time Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eight International Symposium on Signal Processing and its Applications, address = Sydney, Australia, year = 2005, month = 28-31 August, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising underwater signals propagating through multi-path channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS`05 EUROPE, address = Brest, France, year = 2005, month = 20-23 June, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis from underwater data : application to the oceanic discrete tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS`05 EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Detection using Gabor Filter Bank and Viterbi based Grouping Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Djurovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Deconvolution of Underwater Channel using Transitory Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans, address = Kobe, Japan, pages = 1033-1036, year = 2004, month = 9-12 November, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche temps-fréquence et déconvolution aveugle d`un canal sous-marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées d`Acoustique Sous-Marine, address = Brest, France, year = 2004, month = 19-20 October, pdf = 1, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion estimation of underwater mobiles in a multipath channel using polynomial phase signal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gervaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUA, address = Delpht, The Netherlands, year = 2004, month = 5-8 July, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of LPI Waveforms Using Polynomial Phase Signal Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Phase Signal Modeling Using Warping-Based Order Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustic, Speech and Signal Processing ICASSP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.741-744, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial phase signal via warped high-order ambiguity function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienne, Austria. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient signal detection using Overcomplete Wavelet Transform and high order statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustic, Speech and Signal Processing -ICASSP 2003, address = Hong Kong, year = 2003, month = April, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des moments d’ordre supérieur à la focalisation des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI, address = Paris, France, year = 2003, month = September, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Warped Based Ambiguity Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EURASIP Workshop on Non-Linear Signal and Image Processing, address = Grado, Italy, year = 2003, month = June, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unitary equivalence application in the polynomial phase signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Signal Processing and its Applications -ISSPA, address = Paris, France, year = 2003, month = July, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“On the use of time-frequency methods in the oceanic passive tomography context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frezza-Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCCEANS, address = San Diego, USA, year = 2003, month = 22-26 September, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Tracking Via High-Order Moment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of METRA, address = Bucharest, Romania, year = 2003, month = May, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Decomposition Based Discriminant Parameters for Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bucarest, Romania. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Warped-Based Ambiguity Function for Multipath Channel Effect Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Communications, Bucarest, Romania, year = 2002, month = 5-7 December, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Transitory Signal Characterization using Time-Frequency Warping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th European Conference on Underwater Acoustic (ECUA), address = Gdansk, Poland, year = 2002, month = May, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Overcomplete Wavelet Transform for Underwater Transitory Signal Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO), address = Toulouse, France, year = 2002, month = September, pdf = 1, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Based Compression of 3D Oceanographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of METRA, address = Bucharest, Romania, year = 2002, month = May, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Signal Interference Structure Generated by Modified Wigner-Ville Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustic, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, Florida, USA, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Feature Extraction from Underwater Transitory Signal using Time-Frequency Warping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDET, address = Brest, France, year = 2002, month = June, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal analysis using overcomplete wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Scientific Symposium of the Military Defense Research Agency, address = Bucarest, Romania, year = 2001, month =12-13 April, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Time-Frequency Distribution Using the Fractional Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI), address = Toulouse, France, year = 2001, month = 9-13 September, nat = 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Time-Frequency Radar Signal Representation using Chirp Function Dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Military Technical Academy Scientific Communication Session, address = Bucharest, Romania, year = 2001, month = October, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Radar in Air Defence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cantaragiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of METRA, address = Bucharest, Romania, year = 2001, nat = 0,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable and Domain-agnostic Health Monitoring of Rolling Bearings: A Real-time Unsupervised Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05200726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification unitaire sécurisée dans les domaines THz et Radiofréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2019 - Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausdorff distance optimization used for underwater passive source localization with real data experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Eugênio Martins de Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cristol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERENADE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital signal processing using matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quiquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoi Emanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.413, 2008, 978-1-84821-011-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing using MATLAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, pp.424, 2008, 978-1-84821-011-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing using MATLAB®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2008, 9781848210110. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470610992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du signal sous Matlab: Pratique et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science, pp.446, 2007, 978-2-7462-1645-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du signal sous Matlab : pratique et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, pp.442, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Existing and New Potential Methods for Partial Discharge Source Monitoring in Electrical Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yu-Dong Zhang; Tomonobu Senjyu; Chakchai So-In; Amit Joshi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Trends in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 286, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2022, Lecture Notes in Networks and Systems, ISBN 978-981-16-4016-2. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-4016-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Transient Signal Analysis Using the Concept of Recurrence Plot Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recurrence Plots and Their Quantifications: Expanding Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 180, pp.19-38, 2016, 978-3-319-29921-1. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29922-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-lag Phase Diagram Analysis for Transient Signal Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles L. Webber; Jr.; Cornel Ioana; Norbert Marwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recurrence Plots and Their Quantifications: Expanding Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 180, Springer, pp.39-63, 2016, Springer Proceedings in Physics, 978-3-319-29921-1. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29922-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Non-stationary Signal Processing Based on the Concept of Recurrence Plot Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Marian Birleanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Recurrences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, pp.75-93, 2014, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-09530-1. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09531-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Scale and Dispersive Processing for Wideband Time-Varying Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Papandreou-Suppappola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Jason Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franz Hlawatsch and Gerald Matz (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications Over Rapidly Time-Varying Channels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.375-416, 2011, 978-0-12-374483-8. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374483-8.00009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrical Time-Frequency Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing using MATLAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; WILEY, pp.307-337, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes temps-fréquence paramétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement du signal sous Matlab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publishing, pp.339-375, 2007, Traitement du signal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de localisation d’une source d’impulsions dans un milieu dispersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: G01R 31/08. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'inspection par émission-réception d'ondes acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 11/52052. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of time-frequency warping operators for analysis of marine-mammal signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Caractérisation des Structures Temps-Fréquence Non-Linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Bretagne Occidentale (UBO), Brest, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04950201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caratérisation des signaux non-stationnaires à composantes temps-fréquence non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Institut National Polytechnique de Grenoble - INPG, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00985501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId637"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942788v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Stankovi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Orovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109810" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stanescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Nastasiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Despina-Stoian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/stg2.12187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Cabanillas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80775-6_10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Dragani&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104814" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjeljko Leki&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3446370" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stankovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Brajovi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Dakovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mandic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3407948" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Nati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria S&#226;rbu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Papa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142210386" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00744-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru &#536;erb&#259;nescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2023.1197619" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2023.1197590" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-022-03436-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubisa Stankovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Brajovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stankovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Dakovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2020.2968137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060648" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Lerga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftim Zdravevski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212796" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis St&#259;nescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Popescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Enache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205904" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#537; Nastasiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan Scripcaru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo de Amorim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216385" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Saulig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeljka Milanovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2912134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S19112434" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubi&#353;a Stankovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4314527" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.09.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljka Milanovi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0TG62SJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592678v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Murgan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lora-Ronco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2750402" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Candel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bunea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiumei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papic Vladan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8376531" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Candel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bunea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciocan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/8/082009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Anghel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Cacoveanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2530817" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Orovic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7616393" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426137v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mours" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Josso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Doisy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962495" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Paun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan D. Tamas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reeb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Proulx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Candel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2396773" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974718v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2291573" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor-Ion Petrut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006515" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Deacu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28386" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dadouchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4816579" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2013.0353" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jason Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Papandreou-Suppappola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Duman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/807472" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676908v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3504709" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537381v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Djurovic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02PJWKS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522362v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Stephan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.04.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQM3MFP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Zaric" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0446-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2ZQ4P81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Anton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2009.0043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537289v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.10.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP04ZNP8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522316v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Null Jarrot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2048102" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333185v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Khademi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Krishnan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2008.07.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TLXDMPX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gottin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Espilit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/864185" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537321v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/727034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2011711" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349535v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2020363" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422610v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3203308" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349477v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080902" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518615v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cornu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stankovic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stankovic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349335v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cornu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349338v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vallez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Simard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315407054872" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-439FFN9K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518651v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leonard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jarrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2006.875275" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349536v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2006002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518775v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salagean" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nafornita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218418v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2341" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637836v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cic&#233;ron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944150v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR63250.2024.10819192" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944142v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu Popescu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721721" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721641" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944145v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741455" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Badina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ernst" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maruzewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944139v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Dragani&#263;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#273;eljko Leki&#263;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721878" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944136v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMAR62909.2024.10694351" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahungwa Gregory Ahungwa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bombenger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM61896.2024.10582718" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944143v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Despina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741482" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944151v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR63250.2024.10819075" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741485" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241183v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244495" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS52994.2023.10337375" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980830v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909907" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911205v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trehoult Christophe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909687" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03828393v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911223v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183743v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS47191.2022.9977145" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980905v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berniner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS52219.2021.9629068" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589942v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trehoult" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyannaz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566864" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589938v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Thirion-Moreau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706049" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980470v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705913" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO52532.2021.9460241" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474948v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090816v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091454v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035909v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Scripcaru" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM48946.2020.9141963" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492534v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2019.8760054" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492521v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Ponjavic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR48224.2019.8971020" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492528v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2019.8868932" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492590v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dayet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492536v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS40490.2019.8962880" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492595v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492525v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh Sewada" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Geen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS40490.2019.8962755" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492530v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867478" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982962v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802569v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Eug&#234;nio Martins de Magalh&#227;es" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattaccioli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454486v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCOMM.2018.8484754" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970022v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2018.8406071" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970029v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553428" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976211v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976214v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604694" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976207v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.8441292" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454517v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEEE.2017.8170703" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592660v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Vasile" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592788v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965621v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592789v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592794v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592790v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592965v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2017.8244792" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592640v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sandu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592664v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2017.7894117" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592633v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982989v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592772v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552436v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343783v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doisy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441747v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761083" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Bunea" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nedelcu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761114" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324109v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472469" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446860v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446893v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7772044" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448206v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bunea" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ciocan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441803v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441791v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballester" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062002" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446901v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2246132" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343762v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950080" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257883v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326338" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241021v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Petrut" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178458" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245240v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Villa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447978v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lungu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2015.7360411" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257876v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2015.7131065" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257906v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Dunca" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATEE.2015.7133666" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245243v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454611v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245246v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271705" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241025v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178663" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448221v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaconu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECAI.2015.7301136" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238734v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spennato" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianalberto Grego" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241357v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065821v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.6875610" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065828v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985763v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-TAIPEI.2014.6964552" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065851v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454629v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2014.6850462" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104814v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946824" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454617v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCOMM.2014.6866749" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985765v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bucur" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065835v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985751v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mauuary" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phillipe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972353v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877134v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873837v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985636v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972555v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920263v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Oro" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972551v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985662v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985743v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877149v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985561v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Dahmani" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986232v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877428v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985745v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985502v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sg&#226;rciu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2013.6714029" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974709v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985513v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Zhang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeness Amin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Ahmad" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Frazer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2012.6212223" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985510v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pitton" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288646" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877462v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile G&#233;rard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985505v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Himed" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288645" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723308v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Marian Birleanu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985672v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731503v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640002v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640017v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985572v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramazan Demirli" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0122" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639986v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877445v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barazzutti" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985503v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640027v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Serban" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Sofron" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537392v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lyonnet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeness Null Amin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537388v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537287v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372308v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386481v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960080" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386482v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455324v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Zhang" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444394v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2009.5470155" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448332v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSIVE.2008.4787008" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967823v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455308v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420919v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349541v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Parvaix" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517961" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348780v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326336v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348782v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigi Feteanu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348781v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386485v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mclaughlin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932967" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348779v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349532v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366207" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518638v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326362v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349539v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349538v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349533v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366887" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326350v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488325v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518691v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veytizou" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Stephan" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349507v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oonincx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488320v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485835v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Jonathan" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnan Sridhar" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488332v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Gac" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518695v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488310v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349542v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295519" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518760v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cros" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theuillon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518755v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518712v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Gac" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518717v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518734v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518754v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djurovi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518731v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317938v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326364" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518788v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518800v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Le Gac" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518811v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518782v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518790v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518853v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518839v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frezza-Boin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518845v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518855v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518849v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518850v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518870v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518871v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frezza" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518885v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518867v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518888v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518879v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518877v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518909v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518905v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantaragiu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coman" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518917v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518908v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05200726v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446852v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802319v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quiquis" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoi Emanuel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485708v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978135v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470610992" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802311v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485698v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589935v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-4016-2_15" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4016-2_15" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447912v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29922-8_2" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448224v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29922-8_3" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447563v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09531-8_5" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985515v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374483-8.00009-1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349545v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349543v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447613v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985524v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317948v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950201v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985501v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942832v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stanescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Nastasiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Despina-Stoian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/stg2.12187" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942788v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Stankovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Orovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109810" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Cabanillas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80775-6_10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Dragani&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104814" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stankovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Brajovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Dakovi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mandic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3407948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjeljko Leki&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3446370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Nati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria S&#226;rbu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Papa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142210386" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00744-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru &#536;erb&#259;nescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2023.1197619" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2023.1197590" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-022-03436-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060648" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Lerga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftim Zdravevski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubisa Stankovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Brajovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stankovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Dakovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2020.2968137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis St&#259;nescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Popescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Enache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205904" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#537; Nastasiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan Scripcaru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo de Amorim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216385" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Saulig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeljka Milanovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2912134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S19112434" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubi&#353;a Stankovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4314527" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2018.09.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljka Milanovi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0TG62SJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592678v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Murgan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lora-Ronco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2750402" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Candel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bunea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiumei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papic Vladan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8376531" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Candel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bunea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciocan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/8/082009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Anghel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Cacoveanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2530817" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Orovic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7616393" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426137v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mours" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Josso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Doisy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962495" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Paun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan D. Tamas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reeb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Proulx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Candel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2396773" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974718v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2291573" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor-Ion Petrut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006515" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Deacu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28386" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dadouchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4816579" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2013.0353" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3504709" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jason Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Papandreou-Suppappola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Duman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/807472" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Zaric" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0446-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2ZQ4P81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Djurovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02PJWKS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Stephan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.04.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQM3MFP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Anton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2009.0043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Null Jarrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2048102" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.10.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP04ZNP8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333185v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Khademi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Krishnan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2008.07.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TLXDMPX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gottin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Espilit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/864185" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537321v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/727034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3203308" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349537v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2011711" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2020363" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349477v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080902" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cornu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cornu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stankovic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stankovic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349338v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vallez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Simard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315407054872" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-439FFN9K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518651v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leonard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jarrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2006.875275" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349536v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2006002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518775v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salagean" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nafornita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218418v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2341" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637836v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cic&#233;ron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944140v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721641" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741455" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR63250.2024.10819192" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu Popescu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721721" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944139v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Dragani&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#273;eljko Leki&#263;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721878" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Badina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ernst" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maruzewski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944136v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMAR62909.2024.10694351" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahungwa Gregory Ahungwa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bombenger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM61896.2024.10582718" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944143v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Despina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741482" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944151v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR63250.2024.10819075" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741485" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241183v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244495" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS52994.2023.10337375" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980830v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909907" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980435v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909687" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911205v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trehoult Christophe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03828393v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911223v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183743v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS47191.2022.9977145" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980905v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berniner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS52219.2021.9629068" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589938v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Thirion-Moreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706049" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trehoult" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyannaz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566864" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980470v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705913" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO52532.2021.9460241" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474948v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090816v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091454v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035909v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Scripcaru" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM48946.2020.9141963" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS40490.2019.8962880" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492595v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2019.8868932" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492590v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dayet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Ponjavic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR48224.2019.8971020" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492534v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2019.8760054" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492525v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh Sewada" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Geen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS40490.2019.8962755" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492530v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867478" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982962v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454486v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCOMM.2018.8484754" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976218v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802569v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Eug&#234;nio Martins de Magalh&#227;es" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fattaccioli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970022v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2018.8406071" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970029v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553428" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976211v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976214v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604694" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976207v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.8441292" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454517v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEEE.2017.8170703" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592660v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Vasile" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592965v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2017.8244792" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592640v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sandu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965621v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592789v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592794v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592788v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592664v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2017.7894117" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592633v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982989v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552436v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343783v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doisy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441747v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761083" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446860v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446893v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7772044" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448211v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Bunea" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nedelcu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761114" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324109v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472469" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448206v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bunea" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ciocan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441791v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballester" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062002" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441803v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446901v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2246132" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343762v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950080" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257883v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326338" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241021v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Petrut" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178458" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245240v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Villa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245243v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257906v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Dunca" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATEE.2015.7133666" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257876v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2015.7131065" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447978v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lungu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2015.7360411" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454611v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448221v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaconu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECAI.2015.7301136" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245246v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271705" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241025v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178663" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238734v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spennato" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianalberto Grego" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241357v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065821v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.6875610" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065828v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985763v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-TAIPEI.2014.6964552" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065851v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454629v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2014.6850462" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104814v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946824" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454617v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCOMM.2014.6866749" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985765v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bucur" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065835v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985751v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mauuary" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phillipe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972353v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877134v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873837v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985636v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985662v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985743v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972551v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972555v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920263v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Oro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986232v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877149v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985561v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Dahmani" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877428v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985745v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985502v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sg&#226;rciu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2013.6714029" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974709v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985510v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pitton" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288646" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985513v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Zhang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeness Amin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Ahmad" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Frazer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2012.6212223" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877462v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile G&#233;rard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985505v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Himed" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288645" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723308v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Marian Birleanu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985672v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731503v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640002v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640017v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985572v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramazan Demirli" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0122" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639986v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877445v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barazzutti" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985503v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640027v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Serban" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Sofron" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537392v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lyonnet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeness Null Amin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537388v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537287v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372308v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386481v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960080" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448332v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSIVE.2008.4787008" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444394v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Zhang" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2009.5470155" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455324v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386482v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967823v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455308v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420919v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326336v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348782v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigi Feteanu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348780v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349541v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Parvaix" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517961" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386485v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mclaughlin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932967" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348781v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348779v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349532v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366207" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349539v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326362v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518638v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349538v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349533v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366887" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326350v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488325v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488320v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485835v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Jonathan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnan Sridhar" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349507v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oonincx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518691v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veytizou" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Stephan" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488332v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Gac" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518695v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488310v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349542v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295519" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518760v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cros" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theuillon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518755v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518712v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Gac" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518717v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518734v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518731v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518754v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djurovi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518782v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518811v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518800v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Le Gac" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518788v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317938v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326364" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518790v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518853v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518855v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518849v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518845v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518839v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frezza-Boin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518850v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518870v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518867v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518885v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518871v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frezza" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518888v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518879v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518877v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518909v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518917v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518908v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518905v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantaragiu" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coman" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05200726v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446852v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802319v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quiquis" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoi Emanuel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485708v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978135v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470610992" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802311v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485698v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589935v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-4016-2_15" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4016-2_15" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447912v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29922-8_2" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448224v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29922-8_3" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447563v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09531-8_5" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985515v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374483-8.00009-1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349545v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349543v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447613v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985524v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317948v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950201v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985501v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>