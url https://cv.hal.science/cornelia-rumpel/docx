--- v1 (2026-04-17)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cornelia Rumpel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (226)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrefied biomass (Biotorr) potential for agricultural applications. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.115197. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2025.115197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon composition and preservation in macrotidal coastal wetland sediment: insights from biomarkers and isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1020, pp.181542. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm impacts on soil carbon storage: the importance of quantifying all drilosphere compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Xuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Van Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.106448. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole soil warming promotes surface soil carbon loss but deep soil carbon gain, depending on land management practices in temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Zulfikar Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.109832. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of high carbon biodegradability in the subsoil of Mediterranean croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 455, pp.117212. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does warming affect microbial communities in whole-soil under contrasting management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Zulfikar Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.7333-7345. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-025-02598-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of soil blue carbon varies across mangrove geomorphic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E Lovelock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maceiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Thuong-Huyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.743. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02531-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms Involved in Soil–Plant Interactions in Response to Poultry Manure and Phytase Enzyme Compared to Inorganic Phosphorus Fertilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Poblete-Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Parra-Almuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Pontigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de la Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.660. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy15030660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of earthworms in the transformation of labile plant litter into mineral-associated organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.109859. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological conditions influence the prediction of soil phosphorus indices on phosphorus leaching in hydromorphic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178856. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's get functional: Relationship between earthworm traits and physicochemical cast properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.109809. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use determines the composition and stability of organic carbon in earthworm casts under tropical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.109291. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O production is influenced by the abundance of nitrite-reducers and N2O-reducers in casts produced by a large variety of tropical earthworm species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang van Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.1111-1125. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-024-01858-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and thermal stability of dissolved organic matter on Ca- and Mg-exchanged montmorillonite: Implications for persistence in soils and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Sampaio Carneiro Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Nuto Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alvarenga Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 643, pp.121813. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing ratio and Nitrogen fertilization drive synergistic effects between biochar and compost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.429-446. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-023-10320-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse microplastic accumulation patterns in agricultural soils during two decades of different urban composts application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fenouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 363 (1), pp.125076. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt marsh litter decomposition varies more by litter type than by extent of sea-level inundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), 686 (10p.). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01855-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between anecic and polyhumic endogeic earthworms can lead to synergistic effects on soil functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.V. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.X. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.105438. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O emissions from cropland and grassland management systems are determined by soil organic matter quality and soil physical parameters rather than carbon stock and denitrifier abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jerray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.109274. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are Deep Soils Responding to Warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizzio Protti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avni Malhotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W I Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret S Torn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EO240173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing soil organic carbon stocks through optimal ploughing and renewal strategies in (Ley) grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle L Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01202-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The older, the better: Ageing improves the efficiency of biochar-compost mixture to alleviate drought stress in plant and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bordenave-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (1), pp.158920. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies from global regions indicate promising avenues for maintaining and increasing soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-02003-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthy soil for healthy humans and a healthy planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Kopittke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigid A Mckenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (3), pp.210 - 221. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2023.2228651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is plant biomass input driving soil organic matter formation processes in grassland soil under contrasting management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliia Gilmullina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Blagodatskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 893, pp.164550. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management impacts on whole soil warming responses of CO2 production and efflux in temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zulfikar Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin E Hicks Pries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret S Torn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 440, pp.116725. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive or neutral effects of biochar-compost mixtures on earthworm communities in a temperate cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.104684. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and distribution of chromium (III) in rice root tip and mature zone: The significant impact of root exudation and iron plaque on chromium bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiman Zandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 448, pp.130992. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining thermal analyses and wet-chemical extractions to assess the stability of mixed-nature soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Osório Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 187, pp.109216. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Carbon Sequestration: Much More Than a Climate Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (48), pp.19094-19098. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c07312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus fertiliser source determines the allocation of root-derived organic carbon to soil organic matter fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Poblete-Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Pontigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de La Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 167, pp.108614. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current NPP cannot predict future soil organic carbon sequestration potential. Comment on “Photosynthetic limits on carbon sequestration in croplands”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring planetary survival: balancing the multifunctional nature of soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kopittke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmeret Asefaw Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolima Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Cavagnaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deli Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (23), pp.4308-4324. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2021.2024484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Soil Carbon Sequestration in Enhancing Human Resilience in Tackling Global Crises Including Pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverley Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100069. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soisec.2022.100069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar and compost addition increases soil organic carbon content and substitutes P and K fertilizer in three French cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (6), pp.119. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00848-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does soil water status influence the fate of soil organic matter? A review of processes across scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234, pp.104214. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and kinetics of (de-)protection of soil organic carbon in earthworm casts in a tropical environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Puche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.108686. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence, analysis of microplastics in sewage sludge and their fate during composting: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hayany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Fels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 317, pp.115364. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term field experiment confirms the necessity of improving biowaste sorting to decrease coarse microplastic inputs in compost amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 315, pp.120369. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Carbon storage in agricultural and forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hagedorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schrumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.848572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 427, pp.116151. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faeces traits as unifying predictors of detritivore effects on organic matter turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 422, pp.115940. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Wildland Fire Patterns and Challenges in Europe: A Synthesis of National Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Fernandez-Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Krasovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortimer Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Vacik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air, Soil and Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/11786221211028185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Effects of Organic Amendments on Parameters of Tropical Agricultural Soil and Yield: A Field Experiment in Three Countries in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phimmasone Sisouvanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyakan Sengkhrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supranee Sritumboon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.348. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11020348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared spectroscopy of earthworm bodies to investigate their species belonging and their relationship with the soil they inhabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, 103894 [6 p.]. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Mineralization Controls in Top- and Subsoil Horizons of Two Andisols Under Temperate Old-Growth Rain Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Neculman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Matus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de la Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.780-790. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-020-00400-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity of soil quality within a Mediterranean alley cropping agroforestry system: Comparison with a monocropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.103330. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing Biogeochemical Cycles and Meeting Plant Requirements by Smart Fertilizers and Innovative Organic Amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de La Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.1158. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11061158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared spectroscopy to trace biogeochemical changes of earthworm casts during ageing under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aroui Boukbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 383, pp.114811. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil science in transition-(re)-defining its role under the global 4 per 1000 initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 385, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-Compost Interactions as Affected by Weathering: Effects on Biological Stability and Plant Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11020336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing soil organic carbon for mitigating climate change and increasing food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11081553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anecic earthworms generate more topsoil than they contribute to erosion – Evidence at catchment scale in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.105186. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2021.105186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of decomposition products produced in the presence or absence of epigeic earthworms and minerals on soil carbon stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.108308. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis-GCMS as a Tool for Maturity Evaluation of Compost from Sewage Sludge and Green Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hayany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Fels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.2639-2652. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-020-01184-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do grassland management practices affect soil lignin chemistry by changing the composition of plant-derived organic matter input?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliia Gilmullina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05174-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature sensitivity of decomposition decreases with increasing soil organic matter stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y. K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 704, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do earthworms affect organic matter decomposition in the presence of clay-sized minerals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.107730. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research for development in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calabi Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378, pp.114558 -. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring grassland management effects on soil organic carbon—A matter of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10122016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Modulates the Production and Composition of Phenols in Barley under Aluminum Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonieta Ruíz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de La Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.1138. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10081138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Available P, Soil Organic Carbon and Aggregation as Affected by Long-Term Poultry Manure Application to Andisols under Pastures in Southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Poblete-Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Suazo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Condron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Demanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.e00271. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics from lagooning sludge to composts as revealed by fluorescent staining- image analysis, Raman spectroscopy and pyrolysis-GC/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hayany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Fels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quénéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.111249. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111249​⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to “The “4p1000” initiative: A new name should be adopted” by Baveye and White (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.363-364. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-019-01209-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4p1000 initiative: Opportunities, limitations and challenges for implementing soil organic carbon sequestration as a sustainable development strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.:350-360. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-019-01165-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of grasslands by mowing versus grazing – impacts on soil organic matter quality and microbial functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliia Gilmullina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Blagodatskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age matters: Fate of soil organic matter during ageing of earthworm casts produced by the anecic earthworm Amynthas khami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaupenjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Märten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use perturbations in ley grassland decouple the degradation of ancient soil organic matter from the storage of newly derived carbon inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Courtier-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.435-451. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-6-435-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting plant growth and carbon transfer to soil with organic amendments produced with mineral additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lenhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Höschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 374, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Parameters of Decomposing Dung in Tropical Forest as Indicators of Feeding Behaviour of Large Herbivores: A Step beyond Classical Stoichiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Sukumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.106407. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.6715. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12176715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the impact of earthworms on the stability of organo-mineral associations, by Rock-Eval thermal analysis and 13C NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.104016. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2020.104016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global-scale soil climate mitigation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18887-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial succession on decomposing root litter in a drought-prone Scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-019-0436-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic and Antagonistic Effects of Poultry Manure and Phosphate Rock on Soil P Availability, Ryegrass Production, and P Uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Poblete-Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de La Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.191. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy9040191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland Management Influences the Response of Soil Respiration to Drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.124. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy9030124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer P Uptake Determined by Soil P Fractionation and Phosphatase Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Redel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Gianfreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.166-174. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-019-00024-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils Linked to Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 572 (7770), pp.442--443. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-02450-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wheat straw co-composting for carrier material development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Suazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ordiqueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon isotopic composition of dissolved inorganic carbon (DIC) as a driving factor of aquatic plants organic matter build-up related to salinity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeniusz Pronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaire Torn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.230-239. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial functional diversity and carbon use feedback in soils as affected by heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Seshadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanthi Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binoy Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Sik Ok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.478-488. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.01.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium silicate and calcium silicate differentially affect silicon and aluminium uptake, antioxidant performance and phenolics metabolism of ryegrass in an acid Andisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Ribera-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de La Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (2), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP17202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding worms during composting of organic waste with red mud and fly ash reduces CO 2 emissions and increases plant available nutrient contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Put More Carbon in Soils to Meet Paris Climate Pledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Stella Koutika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Whitehead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 564 (7734), pp.32--34. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-018-07587-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting with additives to improve organic amendments. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0491-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in-situ aged and fresh biochar on soil hydraulic conditions and microbial C use under drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Paetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit von Lützow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.6852. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25039-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar modulates heavy metal toxicity and improves microbial carbon use efficiency in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Seshadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binoy Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 621, pp.148-159. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ley grassland under temperate climate had a legacy effect on soil organic matter quantity, biogeochemical signature and microbial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.203-210. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘4 per 1,000’ initiative will boost soil carbon for climate and food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553 (7686), pp.27-27. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-017-09010-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar alters the soil microbiome and soil function: results of next-generation amplicon sequencing across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth C. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe M. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.591-612. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical nature of grassland soil organic matter under plant communities with two nitrogen sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 415 (1-2), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3158-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning agriculture and climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry William Loescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Cotrufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (5), pp.307-309. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate3286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence in soil of Miscanthus biochar in laboratory and field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Budai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam O 'Toole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingzhu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184383. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractionation as a tool for separating charcoal of different fuel source and recalcitrance in the wildfire ash layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mastrolonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria A. Hudspith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Francioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Montecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 595, pp.461-471. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does grassland introduction into cropping cycles affect carbon dynamics through changes of allocation of soil organic matter within aggregate fractions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 576, pp.251-263. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-technique approach to assess the fate of biochar in soil and to quantify its effect on soil organic matter composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Paetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Wiesheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.177-186. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic charcoal-rich soils of the XIX century reveal that biochar leads to enhanced fertility and fodder quality of alpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Criscuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 411 (1), pp.499-516. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3046-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter composition and the protist and nematode communities around anecic earthworm burrows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter S. Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Thi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan M. Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Dumack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (1), pp.91-100. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-015-1056-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of worms, clay and biochar on CO2 emissions during production and soil application of co-composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (4), pp.673-683. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-2-673-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on composition and dynamics of cutin and suberin in topsoil under agricultural use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Armas-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Arbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (4), pp.360-373. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention mechanisms of citric acid in ternary kaolinite-Fe(III)-citrate acid systems using Fe K-edge EXAFS and L-3,2-edge XANES spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weinan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep26127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of grasses and a legume grown in monoculture or mixture on soil organic matter and phosphorus forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de La Luz Mora Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 402 (1-2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2740-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global change pressures on soils from land use and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna I. J. I. House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslava Sobocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.1008--1028. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer effects on phosphorus fractions and organic matter in Andisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poblete-Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.294-304. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-95162016005000024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical nature of residual phosphorus in Andisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Thi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Redel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 271, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing of biochar with organic amendments reduces carbon removal after field exposure under tropical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Thi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Kim Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.378-380. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered soil carbon dynamics under different land-use regimes in subtropical seasonally-dry forests of central Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kowaljow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuchietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-2816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do microbial communities in top-and subsoil respond to root litter addition under field conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban waste composts enhance OC and N stocks after long-term amendment but do not alter organic matter composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Paetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 223, pp.211-222. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale evidence of contrasted processes for root-derived organic matter stabilization by mineral interactions depending on soil depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.82-88. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de gaz à effet de serre (GES) et bilan carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimai Senapati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Giostri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 223, pp.241-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar mineralization and priming effect on SOM decomposition in two European short rotation coppices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.1150-1160. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of grassland management on biogeochemical cycles involving carbon, nitrogen and phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.353-371. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-95162015005000034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for international soil experiment networks for studying, predicting, and managing global change impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Torn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Hanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.575-582. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-1-575-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and composition of free and aggregate-occluded carbohydrates and lignin in two forest soils as affected by wildfires of different severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mastrolonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan H. Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Certini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 245, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biochar addition on C mineralisation and soil organic matter priming in two subsoil horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.825-832. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-1002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compost, vermicompost and biochar on soil fertility, maize yield and soil erosion in Northern Vietnam: A three year mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry-Des-Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 514, pp.147-154. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and decomposition degree of cover crops influence pesticide sorption: Quantification and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.1007-1014. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.08.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of physical weathering on the carbon sequestration potential of biochars and hydrochars in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.488-496. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition changes of eroded carbon at different spatial scales in a tropical watershed suggest enrichment of degraded material during transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouahom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3299-3305. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3299-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin decomposition along an Alpine elevation gradient in relation to physicochemical and soil microbial parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Zehetner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin H. Gerzabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (7), pp.2272-2285. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drought and elevated temperature on biochemical composition of forage plants and their impact on carbon storage in grassland soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 374 (1-2), pp.767-778. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1890-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil mineral matrix on the analysis of plant-and soil-derived polysaccharides after acid hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (21), pp.2337 - 2340. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of organic substrates for increasing soil organic matter quality and carbon sequestration of tropical degraded soil: a 3-year mesocosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Thi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Doan Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry Des Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Dinh-Kim Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.155-168. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17583004.2014.912868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration and fertility after centennial time scale incorporation of charcoal into soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Criscuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Favilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0091114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter stabilization and ecosystem functions: proceedings of the fourth conference on the mechanisms of organic matter stabilization and destabilization (SOM-2010, Presqu’île de Giens, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (1-3), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-012-9768-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in litter chemistry and soil lignin signature during decomposition and stabilisation of C-13 labelled wheat roots in three subsoil horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of biomass residues during hydrothermal carbonization - What makes the difference, temperature or feedstock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.91 - 100. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evaluation of chars produced by thermochemical conversion (gasification, pyrolysis and hydrothermal carbonization) of agro-industrial biomass on a commercial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.264-278. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity affects soil organic matter decomposition in a silty grassland soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1-3), pp.201 - 212. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-012-9800-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligno-aliphatic complexes in soils revealed by an isolation procedure: implication for lignin fate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (5), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-013-0795-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of lignin for the delta C-13 signature in C-4 grassland and C-3 forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Duemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Koegel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting sediment sources in the outlet reservoir of a hilly cultivated catchment in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.801-815. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0642-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02615650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutin and suberin biomarkers as tracers for the turnover of shoot and root derived organic matter along a chronosequence of Ecuadorian pasture soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Hamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (6), pp.808 - 819. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01476.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin signature as a function of land abandonment and erosion in dry luvisols of SE Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2012.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of soil organic matter after prescribed fire: A 20-year chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189, pp.98 - 107. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle du carbone et risques environnementaux dans les écosystèmes prairiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2384-1423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving bioavailability of phosphorous from cattle dung by using phosphatase immobilized on natural clay and nanoclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Gianfreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surinder Saggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanthi Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (6), pp.648 - 655. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.05.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting composition of free and mineral-bound organic matter in top- and subsoil horizons of Andosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Gonzalez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (4), pp.401 - 411. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-011-0635-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special issue on &amp;quot;Challenges and limits of stable isotopes in environmental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (12), pp.1437-1439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of maize root derived C to soil organic carbon throughout an agricultural soil profile assessed by compound specific C-13 analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (12), pp.1502-1511. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 13C enrichment and sugar type on analysis of sugars by gas chromatography/combustion/isotope ratio mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (17), pp.1934 - 1940. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does drought stress influence the decomposition of plant litter with contrsating quality in a grassland ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 352 (1-2), pp.277-288. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0995-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of organic matter in lignite-containing sediments revealed by analytical pyrolysis (Py-GC-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Gonzalez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. de La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Gonzalez-Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.119 - 130. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon allocation in grassland communities under drought stress followed by C-14 pulse labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakov Kuzyakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire effects on soil organic matter quantity and quality in two fire-prone Mediterranean pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Certini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Arfaioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167-68, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoclays from an Andisol: Extraction, properties and carbon stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Bendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra A. Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E. Welland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny K. G. Theng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161 (3-4), pp.159 - 167. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do compost and vermicompost improve macronutrient retention and plant growth in degraded tropical soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoclays from an Andisol: Extraction, properties and carbon stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Bendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Welland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (161), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on microbial biomass and enzyme activities in the rhizosphere of grasses depend on plant community composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Blagodatskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakov Kuzyakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall simulation to identify the storm-scale mechanisms of gully bank retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phesheya Dlamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarryn Eustice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (11), pp.1704 - 1710. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateofligninsinsoils:Areview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (42), pp.1200-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal alteration of organic matter during a shrubland fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leifeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.690-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00676819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolymerisation of the aliphatic macromolecular polyesters in maize leaves: comparison of methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.187-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of sorption versus aggregation for organic matter storage in subsoil horizons of two contrasting soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.958-969. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal mineralisation potential of microbial inocula from burned and unburned forest soil with and without substrate addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Di Mattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Certini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.1472 - 1478. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics of shoot vs root biomarkers in an agricultural soil estimated by natural abundance 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of buffalo manure by composting or vermicomposting to rehabilitate degraded tropical soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011 (37), pp.269-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of lignins in soils: a review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.1200-1211. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic neutral sugar contribution to mineral associated organic matter in top-and subsoil horizons of two acid forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rehabilitation of tropical soils using compost and vermicompost is affected by the presence of endogeic earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plumere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Doan Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dependance of organic carbon-metal relationships A multi-scale statistical analysis, from horizon to field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158, pp.120-127. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00542719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of bulk chemical composition, lignin and carbohydrate signature to grassland conversion in a ley-arable cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (2), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-009-9333-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do earthworms influence organic matter quantity and quality in tropical soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry de Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011 (43), pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition and stabilization of root litter in top- and subsoil horizons: what is the difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leifeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sana Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011 (338), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-010-0554-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of soil lignins by combination of ball-milling and cellulolysis: Evaluation of purity and isolation efficiency with pyrolysis/GC/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Péchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (1-2), pp.426-430. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter dynamics in agro-ecosystems – the knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilised carbon in subsoil horizons is located in spatially distinct parts of the soil profile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.256-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00358790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of soil organic carbon and nitrogen under Pinus taeda plantations in Brazilian grasslands (Campo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wiesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dp. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rsd Dalmolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.347-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of landuse change on the molecular composition of soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85, pp.431-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00430842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics of shoot vs. root biomarkers in an agricultural soil estimated by natural abundance 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2010 (42), pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion budget and process selectivity of black carbon at meter scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 154 (1-2), pp.131-137. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and limitations of biogenic and physicogenic classification: a comparison of approaches for differentiating the origin of soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zangerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.1117-1125. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00431715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and limitations of biogenic and physicogenic classification: a comparison of approaches for differentiating the origin of soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zangerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (6), pp.1117-1125. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter dynamics in agro-ecosystems - the knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.153-157. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01116.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does plant leaf senescence of grassland species influence decomposition kinetics and litter compounds dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sana Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutr Cycl Agroecosyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2010 (88), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-009-9323-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic matter composition are associated with forest encroachment into grassland with long-term fire history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dümig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.578-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilised carbon in subsoil horizons is located in spatially distinct parts of the soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (2), pp.256-261. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The isolation of soil lignins by combination of ball milling and cellulolysis: evaluation of purity and isolation efficiency with pyrolysis/GC/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Péchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85, pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can pyrolysis-GC/MS be used to estimate the degree of thermal alteration of black carbon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1179-1187. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and qualitative analysis of cutin in maize and a maize-cropped soil: Comparison of CuO oxidation, transmethylation and saponification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2010 (41), pp.187-191. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of HF soluble and HCL resistant organic matter in sloping tropical soils under slash and burn agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.347-354. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of nitrogen in reforested lignite-rich mine soils revealed by stable isotope analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schaafl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8), pp.2787-2792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00319377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin degradation during a laboratory incubation followed by 13C isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.1916-1922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of nitrogen in reforested lignite-rich mine soils revealed by stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.2787-2792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of HF soluble and HCl resistant organic matter in tropical sloping soils under slash and burn agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araucaria forest expansion on grassland in the southern Brazilian highlands as revealed by 14C and δ13C studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dümig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145, pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of plant tissue submerged in an extremely acid mining lake sediment: phenolic CuO-oxidation products and solid-state 13C NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (7), pp.1161-1169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00137103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of organic carbon in deep soil layers controlled by fresh carbon supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 450 (7167), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental and molecular evidence of soot- and char- derived black carbon inputs to New York City's atmosphere during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Louchouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Chillrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beizhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon isotope signature and chemical composition of organic matter of lignite containing mine soils and sediments are closely linked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.835-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and reactivity of morphologically distinct charred materials left after slash-and-burn practices in agricultural tropical soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Gonzalez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Gonzalez-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.911-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00147201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and reactivity of morphologically distinct charred materials left after slash-and-burn practices in agricultural tropical soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. González-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.911-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of 13C labelled mustard litter (Sinapis alba) in particle size and aggregate fractions in an agricultural cropland with high and low yield areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Kölbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magit V. Lützow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental and molecular evidence of soot-and char-derived black carbon inputs to New York City's atmosphere during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louchouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chilrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.82-87. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es061304+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00147197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and radiocarbon age of HF-resistant soil organic matter in a Podzol and a Cambisol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.1356-1372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of organic carbon in deep soil layers controlled by fresh carbon supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Bidoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 450, pp.277-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quantification methods to measure fire-derived (black/elemental) carbon in soils and sediments using reference materials from soil, water, sediment and the atmosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Hammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wi Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. P. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.GB3016. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on C and N losses and charcoal production in a scrub oak ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Péchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82, pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black carbon quantification in forest and cultivated sandy soils ( Landes de Gascogne, France ). Influence of change in land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.1185-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00146926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignite mineralisation in lignite-containing mine sediment as revealed by 14C activity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet M. Grootes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. González-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.957-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin turnover kinetics in an agricultural soil is monomer specific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (7), pp.1977-1988. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00148339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of change in land use on the refractory organic macromolecular fraction of a sandy spodosol ( Landes de Gascogne, France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, pp.136-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00146908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing lignin turnover in an agricultural field: from plant residues to soil-protected fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57, pp.530-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic analysis of non-cellulosic neutral polysaccharides in a forest soil profile: Analysis by gas chromatography after trifluoroacetic acid hydrolysis and reduction-acetylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.1478-1481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative distributions of phenol dimers and hydroxy acids in a cultivated soil and above ground maize tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (11), pp.1634-1638. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00148307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic tracers for the analysis of vegetation-derived organic matter in lignite-containing soils and sediments along a transect ranging from a forest soil to submerged lake sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet M. Grootes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard F. Hüttl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.740-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations of soil organic matter following treatment with hydrofluoric acid (HF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.1437-1451. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations of soil organic matter following treatment with hydrofluoric acid (HF )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.1437-1451. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00146960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin turnover in an agricultural field: from plant residues to soil-protected fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (4), pp.530-538. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00806.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential erosion of black carbon on steep slopes with slash and burn agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bernadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65, pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black carbon contribution to soil organic matter composition in tropical sloping land under slash and burn agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 130, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of soil organic matter isolated by oxidative degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.1567-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and pyrolytic features and abundance of the macromolecular refractory fraction in a sandy acid forest soil ( Landes de Gascogne, France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00146062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-mineral associations in acid forest soils: importance of specific surface area, iron oxides and micropores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.753-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-13 natural abundance as a tool to study the dynamics of lignin monomers in soil: an appraisal at the Closeaux experimental field (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 128 (1-2), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00148289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil carbon mostly root carbon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 269, pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water erosion impact on soil and carbon redistributions within uplands of South-East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.Art. No. GB4004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of base hydrolysis on the chemical composition of organic matter of an acid forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Michaelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial use of lignite compared to recent plant litter as substrates in reclaimed coal mine soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (1), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2003.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00137101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and chemical composition of stabilized organic carbon in topsoil and subsoil horizons of two acid forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in lipid relative abundance and composition among different particle size fractions of a forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.1355-1370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00145749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkyl C and hydrophobicity in B and C horizons of an acid forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Wiesenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzales-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 167, pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of organic matter in extremely acid, lignite containing lake sediments impacted by fly ash contamination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.628-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00137073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of organic matter by soil minerals - investigations of density and particle-size fractions from two acid forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guggenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 165, pp.451-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution, age, and chemical composition of organic, carbon in two forest soils of different pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (10), pp.1131-1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des apports de composts urbains sur la contamination en microplastiques des sols d’un site du SOERE PRO (Qualiagro).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and managing earthworms for soil health and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Soil Organic Matter (SOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guerir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération des plastiques biodégradables et compostables par des facteurs biotiques et abiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GDR Plastiques, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of biodegradable and compostable plastics by biotic and abiotic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Soil Organic Matter (SOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guerrir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of traits of earthworms belonging to Lumbricidae family on the nature, protection, and stabilization of soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Soil Organic Matter (SOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guerir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable geogenic carbon controls mediterranean cropland soils organic carbon stocks and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS, May 2024, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des matières organiques dans les sols agricoles : accumulation des microplastiques par l’apport de différents types de composts urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res journées du GDR Plastiques, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique dans les sols des microplastiques issus de plastiques compostables : dégradation et transferts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres du GDR Polymères &amp; Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération des plastiques biodégradables et compostables par des facteurs biotiques et abiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Matières Organiques, Mar 2024, Sémur-en-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des microplastiques dans les sols : quels indicateurs des sources, teneurs et impacts pour la qualité et la santé des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et pollutions plastiques. Des impacts aux solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BiodivOc Biodiversité Occitanie, Jan 2023, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term field experiment reveals the accumulation of high amounts of microplastics in soils amended with composted waste residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Soil Organic Matter – SOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Fresh and Aged Amendments on Alleviating Water-Stress Impacts on Plant Growth and Soil Microbial Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bordenave Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL SYMPOSIUM ON SOIL ORGANIC MATTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic pollution in long-term urban compost amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Soil Organic Matter – Microplastics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monte Verità, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le statut hydrique du sol influence le devenir des matières organiques du sol ? Une revue des processus à des échelles variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d'Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française d'Etude des Sols, Jun 2021, Webinaire, France. p 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ageing under field conditions on soil organic matter in earthworm casts produced by the anecic earthworm Amynthas adexilis in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jean Bernard Puche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of six different biochar-compost mixtures and the effect of a physical alteration on their kinetics of mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Australia’s National Science Agency, Oct 2019, Adelaïde, Australia. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter content, quality and microbial functioning in soils under grazing versus mowing: what is the difference ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliia Gilmullina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Blagodatskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Australia’s National Science Agency, Oct 2019, Adelaïde, Australia. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the 4p1000 initiative in defining research priorities for soil organic carbon under the sustainable development agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Alejandra Moreno Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Australia’s National Science Agency, Oct 2019, Adelaïde, Australia. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lehnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « 4 per 1000 » initiative. Soils for food security and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Stella Koutika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soil Science Congres 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and pathways towards 4 per 1000 implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil organic matter management in agriculture – International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Braunschweig,, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sink activity of managed grasslands: case study of two multi-treatment field sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA EcoSys, Nov 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and dynamics of cutin and suberin biomarkers in plants and soils under agricultural use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia María Armas-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dolores Arvelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining aggregate fractionation and molecular analyses to unreveal land use effects on soil carbon storage dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Courtier-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, FLORENCE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy effects of ley grassland on composition and turnover of SOM within aggregate size fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting carbon sequestration in soils: The 4 per 1000 initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Stella Koutika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin as a molecular marker of land management impacts on soil C storage and turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-level understanding of malic acid retention mechanisms in ternary kaolinite-Fe(III)-malic acid systems: The importance of Fe speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanthi Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20-Year Anniversary Symposium on Adsorption of Metals by Geomedia III held at the 251st National Spring Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States. pp.69-75, </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage in soil: how different land uses affect particulate organic matter composition. A molecular approach using nuclear magnetic resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Courtier-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic charcoal-rich soils of the XIX century reveal that biochar leads to enhanced fertility and fodder quality of alpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Criscuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Zinc (Zn) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sao Paulo, Brazil. pp.18, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3046-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worms and minerals influence the biogeochemistry and turnover of composted organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of soil fauna on C turnover and formation of organo-mineral associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it efficient to co-compost and co-vermicompost green waste with biochar and/or clay to reduce CO2 emissions? A short-term laboratory experiment on (vermi)composts with additives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de l'apport de PRO dans un système de culture sur les différentes formes phosphores dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de l’Etude des Sols, "Sol et Changement Global"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-Le-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la gestion des prairies sur le stockage de la matière organique du sol et les émissions de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de l’Etude des Sols, "Sol et Changement Global"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-Le-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-composting solid biowastes with alkaline materials to enhance carbon stabilization and revegetation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanthi S. Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Seshadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anitha Kunhikrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasintha Wijesekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Biological Waste as Resource-with a Focus on Food Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium on Health, Environment, Education &amp; Research (CHEER). Hong-Kong, CHN., Dec 2014, Hong Kong, China. pp.12, </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5411-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis as a way to link carbon cycles and microbiology in ley grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in quality and quantity of deep subsoil organic matter assessed by a molecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grassland management on soil organic matter storage and greenhouse gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOM sympososium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of soil organic matter quality and quantity by deep-rooting plants-a molecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Göcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining long term field experiments and nanoscale analysis to enhance process understanding of root litter stabilization by mineral interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of clay, biochar and their mixture during composting with earthworms: a strategy to reduce carbon emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Symposium on Organic Matter Management and Compost Use in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter stabilization as affected by different hydrological pathways in a small watershed under intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic MAtter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fertilizer replacement by introduction of legume species in grasslands on soil nitrogen, carbon and phosphorus and forage yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Soil, Plant and Micro-organism International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Pucon, Chile. pp.Page 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of hydrophobic organic compounds to biochars: Mechanistic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Kupryianchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rutherford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Zimmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature biochimique de la matière organique du sol de prairie sous deux sources d’azote: engrais azoté synthétique sur monoculture de graminées et association luzerne-graminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ieme journées d’études des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in microbial structure and functional communities at different soil depths during 13C labelled root litter degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deep rhizosphere: an underestimated component of long-term organic matter dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Gocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Peth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Ecosystem Behavior: Biogeomon 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Plant Composting on Soil Organic Matter and Microbial Community Dynamics Using 13c and 15n Labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suberin markers enable tracing of root‐derived sedimentary organic matter overprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IMOG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of plant composting on soil organic matter and microbial community dynamics using stable isotopes and molecular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mchergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference (Network on Recycling of Agricultural Municipal and Industrial Residues in Agriculture), RAMIRAN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between lignins and aliphatic constituents in soils highlighted by an isolation procedure: implication for lignin degradation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre mode d’usage agronomique, diversité microbienne et turn-over des matières organiques dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microbial diversity and soil organic matter turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does plant leaf senescence of grasland species influence decomposition kinetics and litter compounds dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and nutrient cycling in grassland ecosystems: implication for sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a decision support system to develop the diagnosis and assessment of nitrogen losses in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of bulk chemical composition, lignin and carbohydrate signature to grassland conversion in a ley-arable cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and nutrient cycling in grassland ecosystems: implication for sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of carbon export after fire by water erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of organic matter by soil minerals in the subsoil - An investigation of density and particle-size fractions along two profiles in cropped area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on organic matter dynamics in agro-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale Fourrages et Environnement de Lusignan (0006)., Jul 2007, Poitiers, France. 576 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon in subsoil horizons of agricultural soils is heterogeniously distributed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on organic matter dynamics in agro-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale Fourrages et Environnement de Lusignan (0006)., Jul 2007, Poitiers, France. 576 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion et conservation des sols dans des bassins versants du Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrina de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical soils under direct seeding, mulch-based cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation physique et physicochimique de la matière organique dans le « subsol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus gouvernant la stabilisation des matières organiques dans les sols: dynamiques temporelles et interactions entre processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques (COVb) par les sols agricoles. DICOV (APR Primequal) : Rôle de la diversité microbienne et de la composition biochimique de la matière organique dans les émissions de COVb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2020, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L’ÉVALUATION DE L’UNITÉ Eco&Sols - Écologie fonctionnelle & biogéochimie des sols & agro-écosystèmes (Institut National de Recherche pour l’Agriculture, l’Alimentation et l’Environnement - INRAE, Institut de Recherche Institut de Recherche pour le Développement - IRD, Centre de Coopération Internationale en Recherche Agronomique pour le Développement - CIRAD, Montpellier SupAgro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des émissions des gaz à effet de serre dans les systèmes prairiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of belowground inputs is crucial to maintain soil carbon storage under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.EGU24-19210, 2024, </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of soil biopores and their influence on soil water infiltration under various pedoclimatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Aroui Boukbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sougueh Cheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worms and minerals influence the biogeochemistry and turnover of composted organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology - ISEE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralisation across species and ecological categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the control of earthworm faeces micro- and macro-scale features on soil organic matter dynamics across species and ecological categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology ISEE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence de l’inondation sur la qualité de la matière organique en décomposition dans les sols des marais tidaux tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve journées des géochimistes organiciens, FrogV, Les molécules de nos paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des traits fonctionnels des vers de terre sur les propriétés physico-chimiques et la composition chimique moléculaire des turricules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve journées des géochimistes organiciens, FrogV, Les molécules de nos paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sea level rise on the chemical composition of decomposing root and leaf materials in salt marsh soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Soil Organic Matter – SOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray computed microtomography to predict CO2 emissions in casts of 6 earthworm species (Lumbricidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lenhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring grassland management effects on soil organic carbon – a matter of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaïde, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eucalyptus plantations on lignin compounds dynamics in tropical arenosol soils of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sink activity of managed grasslands: case study of three multi-treatment field sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring grassland management effects on soil organic carbon – a matter of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium. Food security and climate change: 4 per milleinitiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms affect biogeochemical cycling through their impact on carbon and nitrogen stabilization by mineral interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Earthworm Congress (IEC 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Shangai, China. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de Lusignan (SOERE-ACBB): effet du mode de gestion des prairies sur la quantité et composition des matières organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole. Académie d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soil organic matter by adding compost or vermicompost stabilized with clay and/or biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Goettingen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of organic carbon from different waste materials in cropland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Paetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de GES et bilan carbone. De quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimai Senapati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Giostri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fertilité des sols dans les systèmes fourragers. Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of N derived from mineral fertilizer or Legume species on P forms of grassland soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. page 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining longterm field experiments and nanoscale analysis to enhance process understanding of organic matter stabilization in subsoil horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nanjing, China. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter and environmental impacts of Integrated Crop-livestock: What do we know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nanjing, China. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrochar decomposition under french grassland monitored by ¹³C natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zaldei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Nordic Biochar Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Helsinki, Finland. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-desorption behavior of three pesticides as influenced by chemical composition of decomposing maize mulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry - Pesticides in the environment: fate, modelling and risk mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. 1p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping, a system allowing to increase durum wheat production and to maintain soil fertility in Northern Tunisia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering : from concepts to applications - EECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coal particles in agricultural soils: quantification, characterisation and significance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying soil organic matter: nature, dynamics, spatial accessibility, and interactions with minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.A. Paul and S.D Frey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Microbiology, Ecology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.369-406, 2024, </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-822941-5.00013-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and trade-offs of soil organic carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amiraslani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornelia Rumpel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding and fostering soil carbon sequestration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-208, 2022, Burleigh Dodds Series in Agricultural Science, 13: 9781786769695. </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2022.0106.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grasslands to optimize soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A J Franzluebbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornelia Rumpel,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding and fostering soil carbon sequestration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.523-554, 2022, Burleigh Dodds Series in Agricultural Science, 978-1786769695. </w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2022.0106.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Organic Matter Stocks and Content - Critical Policy Issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rattan Lal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organic Carbon and Feeding the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-203, 2021, 9781003243090. </w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003243090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-Soil interactions control CNP coupling and decoupling processes in agroecosystems with perennial vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-ecosystem diversity: Reconciling contemporary agriculture and environment quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st Edition, Elsevier, Academic Press, 478 p., 2019, 978-0-12-811050-8. </w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00001-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des milieux naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Legube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcclimaTerra, Le Treut, H. (dir). Anticiper les changements climatiques en Nouvelle-Aquitaine. Pour agir dans les territoires. Éditions Région Nouvelle-Aquitaine, 2018. ISBN : 978-2-9564516-0-0. Chap.5, pp.120-149</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart fertilizers as a strategy for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo M. Condron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 147, Academic Press - Elsevier, 302 p., 2018, Advances in Agronomy, 978-0-12-815283-6. </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Control of Soil Carbon Turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Seshadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binoy Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Soil Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.165--194, 2018, 978-0-12-811687-6. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811687-6.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in molecular approaches for understanding soil organic matter composition, origin, and turnover: a historical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Koegel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, ELSEVIER ACADEMIC PRESS INC, pp.48, 2018, Advances in Agronomy, 978-0-12-815177-8. </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying soil organic matter: Nature, dynamics, spatial accessibility, and Interactions with minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Microbiology, Ecology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème ed., </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-415955-6.00013-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage and sequestration in subsoil horizons: knowledge, gaps and potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Marschner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recarbonization of the biosphere : Ecosystems and the global carbon cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 559 p., 2012, 978-94-007-4158-4 978-94-007-4159-1. </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4159-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of eroded carbon during its journey through a tropical watershed: a clue to the question whether it is source or sink of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouahom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organics isotopes in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 42(12), 2012, Organic Geochemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cornelia Rumpel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (226)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon composition and preservation in macrotidal coastal wetland sediment: insights from biomarkers and isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1020, pp.181542. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrefied biomass (Biotorr) potential for agricultural applications. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.115197. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2025.115197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's get functional: Relationship between earthworm traits and physicochemical cast properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.109809. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of high carbon biodegradability in the subsoil of Mediterranean croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 455, pp.117212. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole soil warming promotes surface soil carbon loss but deep soil carbon gain, depending on land management practices in temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Zulfikar Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.109832. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm impacts on soil carbon storage: the importance of quantifying all drilosphere compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Xuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Van Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.106448. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does warming affect microbial communities in whole-soil under contrasting management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Zulfikar Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.7333-7345. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-025-02598-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of soil blue carbon varies across mangrove geomorphic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E Lovelock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maceiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Thuong-Huyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.743. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02531-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms Involved in Soil–Plant Interactions in Response to Poultry Manure and Phytase Enzyme Compared to Inorganic Phosphorus Fertilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Poblete-Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Parra-Almuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Pontigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de la Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.660. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy15030660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological conditions influence the prediction of soil phosphorus indices on phosphorus leaching in hydromorphic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178856. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of earthworms in the transformation of labile plant litter into mineral-associated organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.109859. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O production is influenced by the abundance of nitrite-reducers and N2O-reducers in casts produced by a large variety of tropical earthworm species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang van Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.1111-1125. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-024-01858-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and thermal stability of dissolved organic matter on Ca- and Mg-exchanged montmorillonite: Implications for persistence in soils and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Sampaio Carneiro Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Nuto Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alvarenga Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 643, pp.121813. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing ratio and Nitrogen fertilization drive synergistic effects between biochar and compost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.429-446. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-023-10320-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse microplastic accumulation patterns in agricultural soils during two decades of different urban composts application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fenouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 363 (1), pp.125076. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between anecic and polyhumic endogeic earthworms can lead to synergistic effects on soil functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.V. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.X. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.105438. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt marsh litter decomposition varies more by litter type than by extent of sea-level inundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), 686 (10p.). </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01855-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use determines the composition and stability of organic carbon in earthworm casts under tropical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.109291. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O emissions from cropland and grassland management systems are determined by soil organic matter quality and soil physical parameters rather than carbon stock and denitrifier abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jerray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.109274. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are Deep Soils Responding to Warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizzio Protti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avni Malhotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W I Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret S Torn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EO240173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing soil organic carbon stocks through optimal ploughing and renewal strategies in (Ley) grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle L Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01202-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Carbon Sequestration: Much More Than a Climate Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (48), pp.19094-19098. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c07312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthy soil for healthy humans and a healthy planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Kopittke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigid A Mckenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (3), pp.210 - 221. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2023.2228651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is plant biomass input driving soil organic matter formation processes in grassland soil under contrasting management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliia Gilmullina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Blagodatskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 893, pp.164550. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies from global regions indicate promising avenues for maintaining and increasing soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-02003-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The older, the better: Ageing improves the efficiency of biochar-compost mixture to alleviate drought stress in plant and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bordenave-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (1), pp.158920. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management impacts on whole soil warming responses of CO2 production and efflux in temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zulfikar Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin E Hicks Pries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret S Torn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 440, pp.116725. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive or neutral effects of biochar-compost mixtures on earthworm communities in a temperate cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.104684. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and distribution of chromium (III) in rice root tip and mature zone: The significant impact of root exudation and iron plaque on chromium bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiman Zandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 448, pp.130992. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining thermal analyses and wet-chemical extractions to assess the stability of mixed-nature soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Osório Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 187, pp.109216. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 427, pp.116151. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Carbon storage in agricultural and forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hagedorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schrumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.848572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term field experiment confirms the necessity of improving biowaste sorting to decrease coarse microplastic inputs in compost amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 315, pp.120369. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faeces traits as unifying predictors of detritivore effects on organic matter turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 422, pp.115940. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar and compost addition increases soil organic carbon content and substitutes P and K fertilizer in three French cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (6), pp.119. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00848-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does soil water status influence the fate of soil organic matter? A review of processes across scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234, pp.104214. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and kinetics of (de-)protection of soil organic carbon in earthworm casts in a tropical environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Puche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.108686. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring planetary survival: balancing the multifunctional nature of soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kopittke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmeret Asefaw Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolima Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Cavagnaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deli Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (23), pp.4308-4324. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2021.2024484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Soil Carbon Sequestration in Enhancing Human Resilience in Tackling Global Crises Including Pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverley Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100069. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soisec.2022.100069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus fertiliser source determines the allocation of root-derived organic carbon to soil organic matter fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Poblete-Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Pontigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de La Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 167, pp.108614. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current NPP cannot predict future soil organic carbon sequestration potential. Comment on “Photosynthetic limits on carbon sequestration in croplands”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence, analysis of microplastics in sewage sludge and their fate during composting: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hayany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Fels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 317, pp.115364. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis-GCMS as a Tool for Maturity Evaluation of Compost from Sewage Sludge and Green Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hayany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Fels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.2639-2652. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-020-01184-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do grassland management practices affect soil lignin chemistry by changing the composition of plant-derived organic matter input?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliia Gilmullina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05174-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Mineralization Controls in Top- and Subsoil Horizons of Two Andisols Under Temperate Old-Growth Rain Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Neculman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Matus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de la Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.780-790. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-020-00400-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity of soil quality within a Mediterranean alley cropping agroforestry system: Comparison with a monocropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.103330. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing Biogeochemical Cycles and Meeting Plant Requirements by Smart Fertilizers and Innovative Organic Amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de La Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.1158. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11061158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared spectroscopy to trace biogeochemical changes of earthworm casts during ageing under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aroui Boukbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 383, pp.114811. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared spectroscopy of earthworm bodies to investigate their species belonging and their relationship with the soil they inhabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, 103894 [6 p.]. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Effects of Organic Amendments on Parameters of Tropical Agricultural Soil and Yield: A Field Experiment in Three Countries in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phimmasone Sisouvanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyakan Sengkhrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supranee Sritumboon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.348. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11020348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Wildland Fire Patterns and Challenges in Europe: A Synthesis of National Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Fernandez-Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Krasovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortimer Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Vacik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air, Soil and Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/11786221211028185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil science in transition-(re)-defining its role under the global 4 per 1000 initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 385, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-Compost Interactions as Affected by Weathering: Effects on Biological Stability and Plant Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11020336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anecic earthworms generate more topsoil than they contribute to erosion – Evidence at catchment scale in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.105186. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2021.105186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing soil organic carbon for mitigating climate change and increasing food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11081553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of decomposition products produced in the presence or absence of epigeic earthworms and minerals on soil carbon stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.108308. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to “The “4p1000” initiative: A new name should be adopted” by Baveye and White (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.363-364. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-019-01209-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4p1000 initiative: Opportunities, limitations and challenges for implementing soil organic carbon sequestration as a sustainable development strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.:350-360. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-019-01165-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of grasslands by mowing versus grazing – impacts on soil organic matter quality and microbial functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliia Gilmullina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Blagodatskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age matters: Fate of soil organic matter during ageing of earthworm casts produced by the anecic earthworm Amynthas khami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaupenjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Märten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring grassland management effects on soil organic carbon—A matter of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10122016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research for development in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calabi Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378, pp.114558 -. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Modulates the Production and Composition of Phenols in Barley under Aluminum Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonieta Ruíz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de La Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.1138. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10081138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Available P, Soil Organic Carbon and Aggregation as Affected by Long-Term Poultry Manure Application to Andisols under Pastures in Southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Poblete-Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Suazo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Condron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Demanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.e00271. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics from lagooning sludge to composts as revealed by fluorescent staining- image analysis, Raman spectroscopy and pyrolysis-GC/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hayany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Fels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quénéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.111249. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111249​⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature sensitivity of decomposition decreases with increasing soil organic matter stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y. K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 704, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do earthworms affect organic matter decomposition in the presence of clay-sized minerals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.107730. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting plant growth and carbon transfer to soil with organic amendments produced with mineral additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lenhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Höschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 374, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Parameters of Decomposing Dung in Tropical Forest as Indicators of Feeding Behaviour of Large Herbivores: A Step beyond Classical Stoichiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekta Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Sukumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.106407. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use perturbations in ley grassland decouple the degradation of ancient soil organic matter from the storage of newly derived carbon inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Courtier-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.435-451. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-6-435-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the impact of earthworms on the stability of organo-mineral associations, by Rock-Eval thermal analysis and 13C NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.104016. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2020.104016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.6715. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12176715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global-scale soil climate mitigation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18887-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic and Antagonistic Effects of Poultry Manure and Phosphate Rock on Soil P Availability, Ryegrass Production, and P Uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Poblete-Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de La Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.191. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy9040191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland Management Influences the Response of Soil Respiration to Drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.124. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy9030124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer P Uptake Determined by Soil P Fractionation and Phosphatase Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Redel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Gianfreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.166-174. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-019-00024-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial succession on decomposing root litter in a drought-prone Scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-019-0436-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils Linked to Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 572 (7770), pp.442--443. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-02450-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wheat straw co-composting for carrier material development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Suazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ordiqueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial functional diversity and carbon use feedback in soils as affected by heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Seshadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanthi Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binoy Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Sik Ok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.478-488. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.01.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon isotopic composition of dissolved inorganic carbon (DIC) as a driving factor of aquatic plants organic matter build-up related to salinity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeniusz Pronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaire Torn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.230-239. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘4 per 1,000’ initiative will boost soil carbon for climate and food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553 (7686), pp.27-27. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-017-09010-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Put More Carbon in Soils to Meet Paris Climate Pledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Stella Koutika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Whitehead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 564 (7734), pp.32--34. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-018-07587-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium silicate and calcium silicate differentially affect silicon and aluminium uptake, antioxidant performance and phenolics metabolism of ryegrass in an acid Andisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Ribera-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de La Luz Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (2), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP17202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding worms during composting of organic waste with red mud and fly ash reduces CO 2 emissions and increases plant available nutrient contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting with additives to improve organic amendments. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0491-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in-situ aged and fresh biochar on soil hydraulic conditions and microbial C use under drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Paetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit von Lützow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.6852. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25039-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar modulates heavy metal toxicity and improves microbial carbon use efficiency in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Seshadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binoy Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 621, pp.148-159. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ley grassland under temperate climate had a legacy effect on soil organic matter quantity, biogeochemical signature and microbial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.203-210. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence in soil of Miscanthus biochar in laboratory and field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Budai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam O 'Toole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingzhu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184383. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical nature of grassland soil organic matter under plant communities with two nitrogen sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 415 (1-2), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3158-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning agriculture and climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry William Loescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Cotrufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (5), pp.307-309. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate3286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar alters the soil microbiome and soil function: results of next-generation amplicon sequencing across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth C. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe M. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.591-612. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does grassland introduction into cropping cycles affect carbon dynamics through changes of allocation of soil organic matter within aggregate fractions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 576, pp.251-263. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic charcoal-rich soils of the XIX century reveal that biochar leads to enhanced fertility and fodder quality of alpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Criscuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 411 (1), pp.499-516. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3046-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-technique approach to assess the fate of biochar in soil and to quantify its effect on soil organic matter composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Paetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Wiesheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.177-186. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractionation as a tool for separating charcoal of different fuel source and recalcitrance in the wildfire ash layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mastrolonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria A. Hudspith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Francioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Montecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 595, pp.461-471. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of grasses and a legume grown in monoculture or mixture on soil organic matter and phosphorus forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de La Luz Mora Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 402 (1-2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2740-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention mechanisms of citric acid in ternary kaolinite-Fe(III)-citrate acid systems using Fe K-edge EXAFS and L-3,2-edge XANES spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weinan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep26127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter composition and the protist and nematode communities around anecic earthworm burrows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter S. Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Thi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan M. Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Dumack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (1), pp.91-100. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-015-1056-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of worms, clay and biochar on CO2 emissions during production and soil application of co-composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (4), pp.673-683. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-2-673-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on composition and dynamics of cutin and suberin in topsoil under agricultural use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Armas-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Arbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (4), pp.360-373. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer effects on phosphorus fractions and organic matter in Andisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poblete-Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.294-304. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-95162016005000024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global change pressures on soils from land use and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna I. J. I. House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslava Sobocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.1008--1028. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical nature of residual phosphorus in Andisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Thi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Redel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 271, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing of biochar with organic amendments reduces carbon removal after field exposure under tropical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Thi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Kim Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.378-380. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered soil carbon dynamics under different land-use regimes in subtropical seasonally-dry forests of central Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kowaljow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuchietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-2816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do microbial communities in top-and subsoil respond to root litter addition under field conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban waste composts enhance OC and N stocks after long-term amendment but do not alter organic matter composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Paetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten W. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 223, pp.211-222. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of physical weathering on the carbon sequestration potential of biochars and hydrochars in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.488-496. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale evidence of contrasted processes for root-derived organic matter stabilization by mineral interactions depending on soil depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.82-88. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de gaz à effet de serre (GES) et bilan carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimai Senapati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Giostri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 223, pp.241-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of grassland management on biogeochemical cycles involving carbon, nitrogen and phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.353-371. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-95162015005000034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar mineralization and priming effect on SOM decomposition in two European short rotation coppices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.1150-1160. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for international soil experiment networks for studying, predicting, and managing global change impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Torn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Hanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.575-582. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-1-575-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and composition of free and aggregate-occluded carbohydrates and lignin in two forest soils as affected by wildfires of different severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mastrolonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan H. Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Certini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 245, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biochar addition on C mineralisation and soil organic matter priming in two subsoil horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.825-832. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-1002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compost, vermicompost and biochar on soil fertility, maize yield and soil erosion in Northern Vietnam: A three year mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry-Des-Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 514, pp.147-154. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and decomposition degree of cover crops influence pesticide sorption: Quantification and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.1007-1014. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.08.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drought and elevated temperature on biochemical composition of forage plants and their impact on carbon storage in grassland soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 374 (1-2), pp.767-778. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1890-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil mineral matrix on the analysis of plant-and soil-derived polysaccharides after acid hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (21), pp.2337 - 2340. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of organic substrates for increasing soil organic matter quality and carbon sequestration of tropical degraded soil: a 3-year mesocosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Thi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Doan Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry Des Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Dinh-Kim Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.155-168. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17583004.2014.912868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin decomposition along an Alpine elevation gradient in relation to physicochemical and soil microbial parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Zehetner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin H. Gerzabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (7), pp.2272-2285. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition changes of eroded carbon at different spatial scales in a tropical watershed suggest enrichment of degraded material during transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouahom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3299-3305. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3299-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration and fertility after centennial time scale incorporation of charcoal into soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Criscuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Favilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0091114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of biomass residues during hydrothermal carbonization - What makes the difference, temperature or feedstock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.91 - 100. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evaluation of chars produced by thermochemical conversion (gasification, pyrolysis and hydrothermal carbonization) of agro-industrial biomass on a commercial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.264-278. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity affects soil organic matter decomposition in a silty grassland soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1-3), pp.201 - 212. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-012-9800-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in litter chemistry and soil lignin signature during decomposition and stabilisation of C-13 labelled wheat roots in three subsoil horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter stabilization and ecosystem functions: proceedings of the fourth conference on the mechanisms of organic matter stabilization and destabilization (SOM-2010, Presqu’île de Giens, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (1-3), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-012-9768-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligno-aliphatic complexes in soils revealed by an isolation procedure: implication for lignin fate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (5), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-013-0795-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of lignin for the delta C-13 signature in C-4 grassland and C-3 forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Duemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Koegel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting sediment sources in the outlet reservoir of a hilly cultivated catchment in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.801-815. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0642-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02615650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of organic matter in lignite-containing sediments revealed by analytical pyrolysis (Py-GC-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Gonzalez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. de La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Gonzalez-Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.119 - 130. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon allocation in grassland communities under drought stress followed by C-14 pulse labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakov Kuzyakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting composition of free and mineral-bound organic matter in top- and subsoil horizons of Andosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Gonzalez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (4), pp.401 - 411. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-011-0635-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin signature as a function of land abandonment and erosion in dry luvisols of SE Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2012.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of soil organic matter after prescribed fire: A 20-year chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189, pp.98 - 107. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving bioavailability of phosphorous from cattle dung by using phosphatase immobilized on natural clay and nanoclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Gianfreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surinder Saggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanthi Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (6), pp.648 - 655. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.05.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle du carbone et risques environnementaux dans les écosystèmes prairiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2384-1423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutin and suberin biomarkers as tracers for the turnover of shoot and root derived organic matter along a chronosequence of Ecuadorian pasture soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Hamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (6), pp.808 - 819. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01476.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of maize root derived C to soil organic carbon throughout an agricultural soil profile assessed by compound specific C-13 analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (12), pp.1502-1511. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special issue on &amp;quot;Challenges and limits of stable isotopes in environmental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (12), pp.1437-1439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 13C enrichment and sugar type on analysis of sugars by gas chromatography/combustion/isotope ratio mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (17), pp.1934 - 1940. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does drought stress influence the decomposition of plant litter with contrsating quality in a grassland ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 352 (1-2), pp.277-288. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0995-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall simulation to identify the storm-scale mechanisms of gully bank retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phesheya Dlamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarryn Eustice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (11), pp.1704 - 1710. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on microbial biomass and enzyme activities in the rhizosphere of grasses depend on plant community composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Blagodatskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakov Kuzyakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire effects on soil organic matter quantity and quality in two fire-prone Mediterranean pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Certini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Arfaioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167-68, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoclays from an Andisol: Extraction, properties and carbon stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Bendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra A. Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E. Welland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny K. G. Theng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161 (3-4), pp.159 - 167. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do compost and vermicompost improve macronutrient retention and plant growth in degraded tropical soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoclays from an Andisol: Extraction, properties and carbon stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Bendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Welland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (161), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition and stabilization of root litter in top- and subsoil horizons: what is the difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leifeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sana Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011 (338), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-010-0554-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of lignins in soils: a review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.1200-1211. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic neutral sugar contribution to mineral associated organic matter in top-and subsoil horizons of two acid forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rehabilitation of tropical soils using compost and vermicompost is affected by the presence of endogeic earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plumere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Doan Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateofligninsinsoils:Areview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (42), pp.1200-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal alteration of organic matter during a shrubland fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leifeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.690-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00676819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolymerisation of the aliphatic macromolecular polyesters in maize leaves: comparison of methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.187-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of sorption versus aggregation for organic matter storage in subsoil horizons of two contrasting soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.958-969. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal mineralisation potential of microbial inocula from burned and unburned forest soil with and without substrate addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Di Mattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Certini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.1472 - 1478. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics of shoot vs root biomarkers in an agricultural soil estimated by natural abundance 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of buffalo manure by composting or vermicomposting to rehabilitate degraded tropical soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011 (37), pp.269-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dependance of organic carbon-metal relationships A multi-scale statistical analysis, from horizon to field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158, pp.120-127. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00542719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of bulk chemical composition, lignin and carbohydrate signature to grassland conversion in a ley-arable cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (2), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-009-9333-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do earthworms influence organic matter quantity and quality in tropical soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry de Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011 (43), pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter dynamics in agro-ecosystems - the knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.153-157. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01116.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of soil lignins by combination of ball-milling and cellulolysis: Evaluation of purity and isolation efficiency with pyrolysis/GC/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Péchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (1-2), pp.426-430. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter dynamics in agro-ecosystems – the knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilised carbon in subsoil horizons is located in spatially distinct parts of the soil profile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.256-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00358790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of soil organic carbon and nitrogen under Pinus taeda plantations in Brazilian grasslands (Campo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wiesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dp. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rsd Dalmolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.347-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of landuse change on the molecular composition of soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85, pp.431-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00430842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics of shoot vs. root biomarkers in an agricultural soil estimated by natural abundance 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2010 (42), pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and limitations of biogenic and physicogenic classification: a comparison of approaches for differentiating the origin of soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zangerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (6), pp.1117-1125. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion budget and process selectivity of black carbon at meter scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 154 (1-2), pp.131-137. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and limitations of biogenic and physicogenic classification: a comparison of approaches for differentiating the origin of soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zangerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.1117-1125. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00431715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does plant leaf senescence of grassland species influence decomposition kinetics and litter compounds dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sana Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutr Cycl Agroecosyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2010 (88), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-009-9323-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilised carbon in subsoil horizons is located in spatially distinct parts of the soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (2), pp.256-261. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil organic matter composition are associated with forest encroachment into grassland with long-term fire history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dümig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.578-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The isolation of soil lignins by combination of ball milling and cellulolysis: evaluation of purity and isolation efficiency with pyrolysis/GC/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Péchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85, pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and qualitative analysis of cutin in maize and a maize-cropped soil: Comparison of CuO oxidation, transmethylation and saponification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2010 (41), pp.187-191. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can pyrolysis-GC/MS be used to estimate the degree of thermal alteration of black carbon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1179-1187. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of HF soluble and HCl resistant organic matter in tropical sloping soils under slash and burn agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araucaria forest expansion on grassland in the southern Brazilian highlands as revealed by 14C and δ13C studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dümig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145, pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of HF soluble and HCL resistant organic matter in sloping tropical soils under slash and burn agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.347-354. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of nitrogen in reforested lignite-rich mine soils revealed by stable isotope analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schaafl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8), pp.2787-2792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00319377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin degradation during a laboratory incubation followed by 13C isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.1916-1922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of nitrogen in reforested lignite-rich mine soils revealed by stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.2787-2792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on C and N losses and charcoal production in a scrub oak ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Péchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82, pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental and molecular evidence of soot- and char- derived black carbon inputs to New York City's atmosphere during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Louchouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Chillrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beizhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon isotope signature and chemical composition of organic matter of lignite containing mine soils and sediments are closely linked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.835-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of organic carbon in deep soil layers controlled by fresh carbon supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 450 (7167), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and reactivity of morphologically distinct charred materials left after slash-and-burn practices in agricultural tropical soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Gonzalez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Gonzalez-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.911-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00147201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and reactivity of morphologically distinct charred materials left after slash-and-burn practices in agricultural tropical soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. González-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.911-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of 13C labelled mustard litter (Sinapis alba) in particle size and aggregate fractions in an agricultural cropland with high and low yield areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Kölbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magit V. Lützow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental and molecular evidence of soot-and char-derived black carbon inputs to New York City's atmosphere during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louchouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chilrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.82-87. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es061304+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00147197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of plant tissue submerged in an extremely acid mining lake sediment: phenolic CuO-oxidation products and solid-state 13C NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (7), pp.1161-1169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00137103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and radiocarbon age of HF-resistant soil organic matter in a Podzol and a Cambisol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.1356-1372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quantification methods to measure fire-derived (black/elemental) carbon in soils and sediments using reference materials from soil, water, sediment and the atmosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Hammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wi Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. P. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.GB3016. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of organic carbon in deep soil layers controlled by fresh carbon supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Bidoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 450, pp.277-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black carbon contribution to soil organic matter composition in tropical sloping land under slash and burn agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 130, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic tracers for the analysis of vegetation-derived organic matter in lignite-containing soils and sediments along a transect ranging from a forest soil to submerged lake sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet M. Grootes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard F. Hüttl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.740-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of change in land use on the refractory organic macromolecular fraction of a sandy spodosol ( Landes de Gascogne, France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, pp.136-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00146908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing lignin turnover in an agricultural field: from plant residues to soil-protected fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57, pp.530-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic analysis of non-cellulosic neutral polysaccharides in a forest soil profile: Analysis by gas chromatography after trifluoroacetic acid hydrolysis and reduction-acetylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.1478-1481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative distributions of phenol dimers and hydroxy acids in a cultivated soil and above ground maize tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (11), pp.1634-1638. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00148307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black carbon quantification in forest and cultivated sandy soils ( Landes de Gascogne, France ). Influence of change in land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.1185-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00146926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignite mineralisation in lignite-containing mine sediment as revealed by 14C activity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet M. Grootes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. González-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.957-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin turnover kinetics in an agricultural soil is monomer specific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (7), pp.1977-1988. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00148339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations of soil organic matter following treatment with hydrofluoric acid (HF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.1437-1451. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin turnover in an agricultural field: from plant residues to soil-protected fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (4), pp.530-538. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00806.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations of soil organic matter following treatment with hydrofluoric acid (HF )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.1437-1451. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00146960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential erosion of black carbon on steep slopes with slash and burn agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bernadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65, pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of base hydrolysis on the chemical composition of organic matter of an acid forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Michaelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water erosion impact on soil and carbon redistributions within uplands of South-East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.Art. No. GB4004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil carbon mostly root carbon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 269, pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and pyrolytic features and abundance of the macromolecular refractory fraction in a sandy acid forest soil ( Landes de Gascogne, France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00146062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of soil organic matter isolated by oxidative degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.1567-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-mineral associations in acid forest soils: importance of specific surface area, iron oxides and micropores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.753-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-13 natural abundance as a tool to study the dynamics of lignin monomers in soil: an appraisal at the Closeaux experimental field (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 128 (1-2), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00148289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in lipid relative abundance and composition among different particle size fractions of a forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.1355-1370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00145749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and chemical composition of stabilized organic carbon in topsoil and subsoil horizons of two acid forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial use of lignite compared to recent plant litter as substrates in reclaimed coal mine soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (1), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2003.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00137101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkyl C and hydrophobicity in B and C horizons of an acid forest soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Wiesenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzales-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 167, pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of organic matter in extremely acid, lignite containing lake sediments impacted by fly ash contamination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.628-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00137073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution, age, and chemical composition of organic, carbon in two forest soils of different pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (10), pp.1131-1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of organic matter by soil minerals - investigations of density and particle-size fractions from two acid forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eusterhues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guggenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 165, pp.451-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique dans les sols des microplastiques issus de plastiques compostables : dégradation et transferts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres du GDR Polymères &amp; Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération des plastiques biodégradables et compostables par des facteurs biotiques et abiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Matières Organiques, Mar 2024, Sémur-en-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and managing earthworms for soil health and carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Soil Organic Matter (SOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guerir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of biodegradable and compostable plastics by biotic and abiotic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Soil Organic Matter (SOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guerrir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération des plastiques biodégradables et compostables par des facteurs biotiques et abiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GDR Plastiques, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of traits of earthworms belonging to Lumbricidae family on the nature, protection, and stabilization of soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Soil Organic Matter (SOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guerir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des apports de composts urbains sur la contamination en microplastiques des sols d’un site du SOERE PRO (Qualiagro).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable geogenic carbon controls mediterranean cropland soils organic carbon stocks and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS, May 2024, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des matières organiques dans les sols agricoles : accumulation des microplastiques par l’apport de différents types de composts urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res journées du GDR Plastiques, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des microplastiques dans les sols : quels indicateurs des sources, teneurs et impacts pour la qualité et la santé des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et pollutions plastiques. Des impacts aux solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BiodivOc Biodiversité Occitanie, Jan 2023, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term field experiment reveals the accumulation of high amounts of microplastics in soils amended with composted waste residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Soil Organic Matter – SOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Fresh and Aged Amendments on Alleviating Water-Stress Impacts on Plant Growth and Soil Microbial Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bordenave Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL SYMPOSIUM ON SOIL ORGANIC MATTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic pollution in long-term urban compost amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Soil Organic Matter – Microplastics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monte Verità, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ageing under field conditions on soil organic matter in earthworm casts produced by the anecic earthworm Amynthas adexilis in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jean Bernard Puche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le statut hydrique du sol influence le devenir des matières organiques du sol ? Une revue des processus à des échelles variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d'Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française d'Etude des Sols, Jun 2021, Webinaire, France. p 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the 4p1000 initiative in defining research priorities for soil organic carbon under the sustainable development agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Alejandra Moreno Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Australia’s National Science Agency, Oct 2019, Adelaïde, Australia. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter content, quality and microbial functioning in soils under grazing versus mowing: what is the difference ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliia Gilmullina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Blagodatskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Australia’s National Science Agency, Oct 2019, Adelaïde, Australia. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of six different biochar-compost mixtures and the effect of a physical alteration on their kinetics of mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Australia’s National Science Agency, Oct 2019, Adelaïde, Australia. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and pathways towards 4 per 1000 implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil organic matter management in agriculture – International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Braunschweig,, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sink activity of managed grasslands: case study of two multi-treatment field sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA EcoSys, Nov 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lehnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « 4 per 1000 » initiative. Soils for food security and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Stella Koutika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soil Science Congres 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin as a molecular marker of land management impacts on soil C storage and turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining aggregate fractionation and molecular analyses to unreveal land use effects on soil carbon storage dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Courtier-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, FLORENCE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy effects of ley grassland on composition and turnover of SOM within aggregate size fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting carbon sequestration in soils: The 4 per 1000 initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Stella Koutika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and dynamics of cutin and suberin biomarkers in plants and soils under agricultural use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia María Armas-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dolores Arvelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-level understanding of malic acid retention mechanisms in ternary kaolinite-Fe(III)-malic acid systems: The importance of Fe speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanthi Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20-Year Anniversary Symposium on Adsorption of Metals by Geomedia III held at the 251st National Spring Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States. pp.69-75, </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage in soil: how different land uses affect particulate organic matter composition. A molecular approach using nuclear magnetic resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Courtier-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic charcoal-rich soils of the XIX century reveal that biochar leads to enhanced fertility and fodder quality of alpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Criscuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Zinc (Zn) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sao Paulo, Brazil. pp.18, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3046-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worms and minerals influence the biogeochemistry and turnover of composted organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of soil fauna on C turnover and formation of organo-mineral associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la gestion des prairies sur le stockage de la matière organique du sol et les émissions de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de l’Etude des Sols, "Sol et Changement Global"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-Le-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it efficient to co-compost and co-vermicompost green waste with biochar and/or clay to reduce CO2 emissions? A short-term laboratory experiment on (vermi)composts with additives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de l'apport de PRO dans un système de culture sur les différentes formes phosphores dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de l’Etude des Sols, "Sol et Changement Global"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-Le-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis as a way to link carbon cycles and microbiology in ley grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-composting solid biowastes with alkaline materials to enhance carbon stabilization and revegetation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanthi S. Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Seshadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anitha Kunhikrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasintha Wijesekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Biological Waste as Resource-with a Focus on Food Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium on Health, Environment, Education &amp; Research (CHEER). Hong-Kong, CHN., Dec 2014, Hong Kong, China. pp.12, </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5411-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter stabilization as affected by different hydrological pathways in a small watershed under intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic MAtter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of clay, biochar and their mixture during composting with earthworms: a strategy to reduce carbon emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Symposium on Organic Matter Management and Compost Use in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in quality and quantity of deep subsoil organic matter assessed by a molecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grassland management on soil organic matter storage and greenhouse gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOM sympososium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of soil organic matter quality and quantity by deep-rooting plants-a molecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Göcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining long term field experiments and nanoscale analysis to enhance process understanding of root litter stabilization by mineral interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature biochimique de la matière organique du sol de prairie sous deux sources d’azote: engrais azoté synthétique sur monoculture de graminées et association luzerne-graminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ieme journées d’études des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of hydrophobic organic compounds to biochars: Mechanistic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Kupryianchyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rutherford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Zimmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fertilizer replacement by introduction of legume species in grasslands on soil nitrogen, carbon and phosphorus and forage yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Soil, Plant and Micro-organism International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Pucon, Chile. pp.Page 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in microbial structure and functional communities at different soil depths during 13C labelled root litter degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deep rhizosphere: an underestimated component of long-term organic matter dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Gocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Peth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Ecosystem Behavior: Biogeomon 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Plant Composting on Soil Organic Matter and Microbial Community Dynamics Using 13c and 15n Labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suberin markers enable tracing of root‐derived sedimentary organic matter overprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IMOG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of plant composting on soil organic matter and microbial community dynamics using stable isotopes and molecular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mchergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference (Network on Recycling of Agricultural Municipal and Industrial Residues in Agriculture), RAMIRAN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between lignins and aliphatic constituents in soils highlighted by an isolation procedure: implication for lignin degradation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microbial diversity and soil organic matter turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre mode d’usage agronomique, diversité microbienne et turn-over des matières organiques dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of bulk chemical composition, lignin and carbohydrate signature to grassland conversion in a ley-arable cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and nutrient cycling in grassland ecosystems: implication for sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a decision support system to develop the diagnosis and assessment of nitrogen losses in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does plant leaf senescence of grasland species influence decomposition kinetics and litter compounds dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and nutrient cycling in grassland ecosystems: implication for sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of carbon export after fire by water erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion et conservation des sols dans des bassins versants du Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrina de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical soils under direct seeding, mulch-based cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of organic matter by soil minerals in the subsoil - An investigation of density and particle-size fractions along two profiles in cropped area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on organic matter dynamics in agro-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale Fourrages et Environnement de Lusignan (0006)., Jul 2007, Poitiers, France. 576 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon in subsoil horizons of agricultural soils is heterogeniously distributed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on organic matter dynamics in agro-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale Fourrages et Environnement de Lusignan (0006)., Jul 2007, Poitiers, France. 576 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation physique et physicochimique de la matière organique dans le « subsol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus gouvernant la stabilisation des matières organiques dans les sols: dynamiques temporelles et interactions entre processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FISHING FOR GENOMES IN SOIL NANOPORE METAGENOMIC SEQUENCING OF ECOLOGICALLY RELEVANT BACTERIA AND FUNDAMENTAL SOIL CARBON PROCESSES GENOMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Amenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Elmaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, CAPE Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of belowground inputs is crucial to maintain soil carbon storage under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.EGU24-19210, 2024, </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of soil biopores and their influence on soil water infiltration under various pedoclimatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Aroui Boukbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sougueh Cheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence de l’inondation sur la qualité de la matière organique en décomposition dans les sols des marais tidaux tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve journées des géochimistes organiciens, FrogV, Les molécules de nos paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des traits fonctionnels des vers de terre sur les propriétés physico-chimiques et la composition chimique moléculaire des turricules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve journées des géochimistes organiciens, FrogV, Les molécules de nos paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralisation across species and ecological categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the control of earthworm faeces micro- and macro-scale features on soil organic matter dynamics across species and ecological categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology ISEE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worms and minerals influence the biogeochemistry and turnover of composted organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology - ISEE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sea level rise on the chemical composition of decomposing root and leaf materials in salt marsh soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bakhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Soil Organic Matter – SOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray computed microtomography to predict CO2 emissions in casts of 6 earthworm species (Lumbricidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring grassland management effects on soil organic carbon – a matter of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium. Food security and climate change: 4 per milleinitiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring grassland management effects on soil organic carbon – a matter of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparkle Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaïde, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lenhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eucalyptus plantations on lignin compounds dynamics in tropical arenosol soils of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sink activity of managed grasslands: case study of three multi-treatment field sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms affect biogeochemical cycling through their impact on carbon and nitrogen stabilization by mineral interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Earthworm Congress (IEC 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Shangai, China. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de Lusignan (SOERE-ACBB): effet du mode de gestion des prairies sur la quantité et composition des matières organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole. Académie d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soil organic matter by adding compost or vermicompost stabilized with clay and/or biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Goettingen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of organic carbon from different waste materials in cropland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Paetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de GES et bilan carbone. De quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimai Senapati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Giostri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fertilité des sols dans les systèmes fourragers. Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of N derived from mineral fertilizer or Legume species on P forms of grassland soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Phosphorus in Soils and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. page 16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter and environmental impacts of Integrated Crop-livestock: What do we know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nanjing, China. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining longterm field experiments and nanoscale analysis to enhance process understanding of organic matter stabilization in subsoil horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nanjing, China. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrochar decomposition under french grassland monitored by ¹³C natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zaldei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Nordic Biochar Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Helsinki, Finland. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-desorption behavior of three pesticides as influenced by chemical composition of decomposing maize mulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry - Pesticides in the environment: fate, modelling and risk mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. 1p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping, a system allowing to increase durum wheat production and to maintain soil fertility in Northern Tunisia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering : from concepts to applications - EECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coal particles in agricultural soils: quantification, characterisation and significance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L’ÉVALUATION DE L’UNITÉ Eco&Sols - Écologie fonctionnelle & biogéochimie des sols & agro-écosystèmes (Institut National de Recherche pour l’Agriculture, l’Alimentation et l’Environnement - INRAE, Institut de Recherche Institut de Recherche pour le Développement - IRD, Centre de Coopération Internationale en Recherche Agronomique pour le Développement - CIRAD, Montpellier SupAgro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques (COVb) par les sols agricoles. DICOV (APR Primequal) : Rôle de la diversité microbienne et de la composition biochimique de la matière organique dans les émissions de COVb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2020, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des émissions des gaz à effet de serre dans les systèmes prairiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying soil organic matter: nature, dynamics, spatial accessibility, and interactions with minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.A. Paul and S.D Frey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Microbiology, Ecology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.369-406, 2024, </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-822941-5.00013-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and trade-offs of soil organic carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amiraslani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornelia Rumpel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding and fostering soil carbon sequestration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-208, 2022, Burleigh Dodds Series in Agricultural Science, 13: 9781786769695. </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2022.0106.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grasslands to optimize soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A J Franzluebbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornelia Rumpel,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding and fostering soil carbon sequestration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.523-554, 2022, Burleigh Dodds Series in Agricultural Science, 978-1786769695. </w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2022.0106.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Organic Matter Stocks and Content - Critical Policy Issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rattan Lal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organic Carbon and Feeding the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-203, 2021, 9781003243090. </w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003243090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-Soil interactions control CNP coupling and decoupling processes in agroecosystems with perennial vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-ecosystem diversity: Reconciling contemporary agriculture and environment quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st Edition, Elsevier, Academic Press, 478 p., 2019, 978-0-12-811050-8. </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00001-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Control of Soil Carbon Turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Seshadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binoy Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Soil Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.165--194, 2018, 978-0-12-811687-6. </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811687-6.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in molecular approaches for understanding soil organic matter composition, origin, and turnover: a historical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Koegel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, ELSEVIER ACADEMIC PRESS INC, pp.48, 2018, Advances in Agronomy, 978-0-12-815177-8. </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des milieux naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Legube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcclimaTerra, Le Treut, H. (dir). Anticiper les changements climatiques en Nouvelle-Aquitaine. Pour agir dans les territoires. Éditions Région Nouvelle-Aquitaine, 2018. ISBN : 978-2-9564516-0-0. Chap.5, pp.120-149</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart fertilizers as a strategy for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Calabi-Floody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo M. Condron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 147, Academic Press - Elsevier, 302 p., 2018, Advances in Agronomy, 978-0-12-815283-6. </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying soil organic matter: Nature, dynamics, spatial accessibility, and Interactions with minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Microbiology, Ecology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème ed., </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-415955-6.00013-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage and sequestration in subsoil horizons: knowledge, gaps and potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Marschner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recarbonization of the biosphere : Ecosystems and the global carbon cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 559 p., 2012, 978-94-007-4158-4 978-94-007-4159-1. </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4159-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of eroded carbon during its journey through a tropical watershed: a clue to the question whether it is source or sink of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaplot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouahom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organics isotopes in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 42(12), 2012, Organic Geochemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05322084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lesaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.115197" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05548567v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181542" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Xuan Dang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Van Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106448" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Zulfikar Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Felbacq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109832" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khairallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117212" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02598-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Lovelock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maceiras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Thuong-Huyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02531-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05154542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Poblete-Grant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Parra-Almuna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Pontigo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de la Luz Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy15030660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109809" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Minh Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Colombini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109291" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang van Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01858-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Sampaio Carneiro Barreto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nuto N&#243;brega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alvarenga Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121813" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10320-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fenouci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bakhos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01855-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Dang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105438" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jerray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109274" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Protti Sanchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avni Malhotra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W I Schmidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret S Torn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EO240173" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04596038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Hu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparkle L Malone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01202-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bossio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia Cardenas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-02003-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kopittke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pendall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigid A Mckenna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2023.2228651" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliia Gilmullina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Blagodatskaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164550" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zulfikar Khan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E Hicks Pries" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116725" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04034436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiman Zandi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Os&#243;rio Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109216" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Field" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c07312" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cartes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de La Luz Mora" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108614" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farrell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115975" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kopittke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmeret Asefaw Berhe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Carrillo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Cavagnaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2021.2024484" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985265v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100069" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104214" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695733v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108686" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736696v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hayany" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115364" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120369" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hagedorn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schrumpf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Baveye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.848572" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514871v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fernandez-Anez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krasovskiy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortimer M&#252;ller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Vacik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baetens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786221211028185" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thu Doan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimmasone Sisouvanh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakan Sengkhrua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supranee Sritumboon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11020348" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capowiez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelosi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103894" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neculman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Matus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Godoy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-020-00400-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gomez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103330" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994221v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Mora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Calabi-Floody" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11061158" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492660v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bottinelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Tran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui Boukbida" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114811" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200545v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114891" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148514v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11020336" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744724v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11081553" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143172v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maeght" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Pham" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105186" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537559v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Dignac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108308" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01184-1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413861v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05174-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620775v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y. K. Moinet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Moinet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hunt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135460" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779165v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Watteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107730" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492503v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calabi Floody" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheik" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114558" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097694v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparkle Malone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10122016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941783v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Vega" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonieta Ru&#237;z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Calderini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10081138" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990286v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Suazo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Condron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Demanet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00271" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111249&#8203;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483832v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaonga" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01209-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627512v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Garcia Cardenas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01165-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140069v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103701" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaupenjohann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#228;rten" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107906" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905670v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Rumpel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Almendros" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-435-2020" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903735v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenhart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen H&#246;schen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114454" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985829v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Sukumar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106407" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905673v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Barthod" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104016" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140038v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amelung" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18887-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02186892v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Herzog" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hartmann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Stierli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0436-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165031v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9040191" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065665v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moinet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Midwood" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hunt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9030124" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619927v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Redel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Dur&#225;n" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Gianfreda" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-019-00024-z" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985266v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02450-6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618462v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Medina" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Suazo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ordiqueo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Aponte" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.07.041" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978666v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniusz Pronin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Torn" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.12.036" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628778v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilu Xu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Seshadri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanthi Bolan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binoy Sarkar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sik Ok" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.01.071" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626334v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ribera-Fonseca" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Nikolic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17202" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808642v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calabi-Floody" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mora" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bolan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.05.079" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4316F5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985263v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Stella Koutika" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whitehead" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-07587-4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731152v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0491-9" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784892v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Paetsch" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten W. Mueller" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit von L&#252;tzow" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25039-x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629399v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Wang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.214" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796515v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#232;me" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.018" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707555v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lehmann" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-017-09010-w" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541800v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Jenkins" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Arnold" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe M. Harris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ventura" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12371" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559697v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3158-9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536008v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry William Loescher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3286" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593642v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Rasse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Budai" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam O 'Toole" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingzhu Ma" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184383" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607000v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mastrolonardo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A. Hudspith" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Francioso" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Montecchio" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.295" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546428v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.073" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648168v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Wiesheu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.06.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C4T6KPX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469413v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Criscuoli" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baronti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alberti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giordan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3046-3" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532695v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter S. Andriuzzi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Thi Ngo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan M. Keith" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dumack" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1056-6" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602507v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-673-2016" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306768v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Armas-Herrera" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Dignac" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Arbelo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabbi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12328" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634418v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinan Pan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Regier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Hu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26127" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562576v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Mora Gil" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2740-x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444070v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna I. J. I. House" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bustamante" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Sobocka" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harper" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13068" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601343v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velasquez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poblete-Grant" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demanet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-95162016005000024" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640310v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Velasquez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.027" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531649v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thi Ngo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Kim Dang" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.01.011" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHC0DF2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533943v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conti" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kowaljow" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuchietti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2816-2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602807v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sanaullah" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baumann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.07.017" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531622v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.008" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ7W2H5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175892v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.02.017" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPZMF04-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639653v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12219" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286257v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rumpel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cr&#232;me" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T Ngo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vel&#225;squez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Mora" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-95162015005000034" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741284v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Torn" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crill" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Hanson" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Janssens" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-1-575-2015" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633790v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Forte" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H. Doerr" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Certini" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.01.006" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215323v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naisse" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-1002-5" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640983v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry-Des-Tureaux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.005" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192519v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.08.082" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWL6F9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641514v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefevre" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pozzi" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maas" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12158" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308087v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouahom" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3299-2014" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634550v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duboc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Zehetner" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H. Gerzabek" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12497" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9PWVVWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631124v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1890-y" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630696v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7029" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PT5N339-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640120v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Doan Thu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry Des Tureaux" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dinh-Kim Dang" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2014.912868" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635788v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Criscuoli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Baronti" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Favilli" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mart&#237;nez" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091114" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644624v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9768-2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651352v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.07.012" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HBL1T1N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647646v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wiedner" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wieczorek" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.10.006" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5RSF7WC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649587v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Steiner" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.08.026" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4BZ1Q9Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646838v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9800-6" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0C40XNZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851893v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0795-5" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S30C6456-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646780v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Duemig" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Koegel-Knabner" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.06.018" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JBKVN7B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615650v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanaa" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0642-6" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651163v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hamer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01476.x" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD57FB99864877E4FF563A3BC52B2A1DA82D7826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651286v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Baets" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanacker" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2012.01.014" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ898NH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649882v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Rasse" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Knicker" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anquetil" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.003" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L101K8QJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019029v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2384-1423" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645073v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder Saggar" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.107" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP42S3MG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647593v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Rodriguez" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arbelo" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0635-4" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645285v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194705v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.02.008" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9L9PKN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645880v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6313" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP3B1ZHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646688v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Charrier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0995-4" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLLZNL43-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643775v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. de La Rosa" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Gonzalez-Vila" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.08.001" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645545v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Kuzyakov" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.06.004" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DHLVSH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651283v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Nocentini" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arfaioli" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.09.005" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN5HP92X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649553v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Bendall" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra A. Jara" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Welland" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny K. G. Theng" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.12.013" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5QDWXP3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643126v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thu Doan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575987v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Calabi-Floody" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Bendall" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Jara" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Welland" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649574v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.02.004" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15C078G3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649329v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brown" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phesheya Dlamini" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Eustice" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2010.05.016" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575945v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00676819v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leifeld" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450932v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez-Millan" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664136v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virto" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01307.x" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KF3TDR17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017927v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Mattia" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bardoux" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.05.009" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450929v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575967v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112375v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.03.017" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTF9787-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450931v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eusterhues" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575425v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plumere" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.07.002" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHJX6CM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542719v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.014" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BKGKV9S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665064v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-009-9333-0" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4324FA2A5C5390B21771D324F7BCADDB6632C38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575970v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575963v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sana Ullah" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0554-4" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBCZH9RP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453352v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;chot" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2008.10.012" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN81L4PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450591v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00358790v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450890v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiesmeier" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp. Dick" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rsd Dalmolin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilscher" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430842v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575872v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658222v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibou Ba" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.10.006" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M0JGN3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00431715v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01168" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6L2NFXM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668703v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01168.x" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D51AFF4D446B8CB41362457466BB36B9DCBD36B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655565v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01116.x" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KBL9850-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575938v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-009-9323-2" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6WNTNL5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450908v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#252;mig" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schad" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668670v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.033" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBL1MLC6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450877v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450914v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.09.002" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHBQ6LT4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575821v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.008" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXJSX7WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395585v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Largeau" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.04.001" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F79X0768-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00319377v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schaafl" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321896v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321887v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schaaf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321903v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321892v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#252;mig" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00137103v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667862v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bdioui" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06275" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NP2L9PVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169726v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louchouarn" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chillrud" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houel" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beizhan" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaky" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169838v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00147201v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Largeau" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Gonzalez-Vila" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169836v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Vila" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169825v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika K&#246;lbl" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magit V. L&#252;tzow" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Munch" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00147197v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louchouarn" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chilrud" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hovel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yan" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaky" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es061304+" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321873v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eusterhues" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321884v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Bidoui" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321880v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hammes" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wi Schmidt" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Ball" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Currie" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002914" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169820v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146926v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quenea" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gustafsson" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169708v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet M. Grootes" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gonz&#225;lez-Perez" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148339v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Rasse" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.003" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB2TBFT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146908v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariotti" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169699v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169688v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148307v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.06.019" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9C4L08D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169691v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard F. H&#252;ttl" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169723v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Rabia" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.07.001" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KM4RWFL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146960v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabia" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176215v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00806.x" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V5PWTCK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169687v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernadoux" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169680v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169667v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146062v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169677v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148289v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.12.022" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTC43NLH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169662v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169672v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169660v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Seraphin" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Michaelis" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00137101v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2003.08.020" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXN3MZGK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169650v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00145749v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169654v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Goebel" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Wiesenberg" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzales-Vila" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00137073v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680009v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaiser" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guggenberger" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676643v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruhn" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785017v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Colombini" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senouci" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482516v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705459v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705440v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705509v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823066v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Khairallah" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705453v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705655v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705488v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953908v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735878v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375747v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave Jacquemin" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736192v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Denieul" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590283v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209160v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean Bernard Puche" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14982" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508691v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513269v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519826v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Alejandra Moreno Garcia Cardenas" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735423v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lehnart" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538937v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830332v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608187v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603131v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mar&#237;a Armas-Herrera" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dolores Arvelo" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789143v2" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607959v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789875v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin Kaonga" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534648v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738095v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.018" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534652v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737087v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608697v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608759v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547534v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797220v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezgui" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795279v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743272v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chowdhury" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanthi S. Bolan" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Kunhikrishnan" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasintha Wijesekara" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5411-9" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546702v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moradi" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billou" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607941v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gocke" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739806v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romian" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547528v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G&#246;cke" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547525v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608662v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284271v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Omari" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739699v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740890v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kupryianchyk" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hale" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rutherford" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zimmerman" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Harvey" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739704v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Terrasson" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547567v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608485v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Gocke" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547537v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747900v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547548v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748742v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808779v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749715v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821535v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192294v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818504v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754566v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752393v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753948v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abidou" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175718v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrina de Rouw" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thiebault" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177312v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbad Chabbi" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177304v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220796v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612109v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19210" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529300v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3366" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736244v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736236v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735901v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735905v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735891v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598654v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lenhart" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598787v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sarby" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736158v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Guo" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734039v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787489v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734044v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830322v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795251v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742525v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mueller" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739807v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805652v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827926v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806877v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zaldei" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809248v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Aslam" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823824v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Bahri" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouerghi" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825552v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126660v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822941-5.00013-2" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291190v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiraslani" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/61535?show=full" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0106.06" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260813v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Franzluebbers" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0106.17" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301616v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.1201/9781003243090/soil-organic-carbon-feeding-future-rattan-lal" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003243090-8" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910408v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00001-7" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309578v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790999v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo M. Condron" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hernandez" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2017.10.003" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03986619v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Sparks" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811687-6.00006-7" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789723v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2018.01.003" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598830v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780124159556" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-415955-6.00013-X" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805118v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Marschner" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4159-1_20" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139600v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804114v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05548567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05322084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lesaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.115197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109809" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khairallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Zulfikar Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Felbacq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109832" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Xuan Dang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Van Pham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106448" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02598-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Lovelock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maceiras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Thuong-Huyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02531-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05154542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Poblete-Grant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Parra-Almuna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Pontigo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de la Luz Mora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy15030660" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178856" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109859" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang van Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01858-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Sampaio Carneiro Barreto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nuto N&#243;brega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alvarenga Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121813" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10320-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Colombini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fenouci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Pham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.X. Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105438" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878483v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bakhos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01855-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Minh Tran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109291" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jerray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109274" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Protti Sanchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avni Malhotra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W I Schmidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret S Torn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EO240173" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04596038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Hu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparkle L Malone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01202-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Field" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c07312" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kopittke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pendall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigid A Mckenna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2023.2228651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliia Gilmullina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Blagodatskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164550" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bossio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia Cardenas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-02003-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zulfikar Khan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E Hicks Pries" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116725" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04034436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiman Zandi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Yang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130992" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Os&#243;rio Ferreira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109216" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hagedorn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schrumpf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Baveye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.848572" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120369" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104214" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108686" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kopittke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmeret Asefaw Berhe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Carrillo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Cavagnaro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2021.2024484" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Henry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100069" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cartes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de La Luz Mora" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108614" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farrell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115975" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736696v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hayany" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115364" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907302v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01184-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05174-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958108v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neculman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Matus" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Godoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-020-00400-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251274v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gomez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103330" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994221v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Mora" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Calabi-Floody" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11061158" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bottinelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui Boukbida" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114811" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capowiez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelosi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103894" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985846v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thu Doan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimmasone Sisouvanh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakan Sengkhrua" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supranee Sritumboon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11020348" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514871v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fernandez-Anez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krasovskiy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortimer M&#252;ller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Vacik" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baetens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786221211028185" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200545v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114891" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11020336" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143172v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maeght" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Pham" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105186" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744724v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11081553" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537559v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthod" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Dignac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108308" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483832v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaonga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01209-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627512v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Garcia Cardenas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01165-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140069v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103701" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaupenjohann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#228;rten" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107906" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparkle Malone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10122016" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492503v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calabi Floody" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114558" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941783v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Vega" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonieta Ru&#237;z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Calderini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10081138" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990286v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Suazo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Condron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Demanet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00271" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081187v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111249&#8203;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620775v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y. K. Moinet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Moinet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hunt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135460" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779165v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Watteau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107730" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903735v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenhart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen H&#246;schen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114454" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985829v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Sukumar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106407" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905670v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Rumpel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Almendros" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-435-2020" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Barthod" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104016" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140038v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amelung" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Vries" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18887-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165031v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9040191" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moinet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Midwood" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hunt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9030124" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619927v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Redel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Dur&#225;n" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Gianfreda" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-019-00024-z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02186892v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Herzog" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hartmann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Stierli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0436-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985266v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02450-6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618462v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Medina" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Suazo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ordiqueo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Aponte" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.07.041" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628778v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilu Xu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Seshadri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanthi Bolan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binoy Sarkar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sik Ok" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.01.071" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978666v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniusz Pronin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Torn" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.12.036" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707555v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lehmann" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-017-09010-w" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985263v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Stella Koutika" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whitehead" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-07587-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626334v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ribera-Fonseca" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Nikolic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17202" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808642v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calabi-Floody" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mora" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bolan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.05.079" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4316F5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731152v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0491-9" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784892v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Paetsch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten W. Mueller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit von L&#252;tzow" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25039-x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629399v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Wang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.214" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796515v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#232;me" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.018" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593642v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Rasse" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Budai" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam O 'Toole" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingzhu Ma" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184383" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559697v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3158-9" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536008v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry William Loescher" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3286" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541800v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Jenkins" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Arnold" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe M. Harris" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ventura" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12371" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546428v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.073" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469413v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Criscuoli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baronti" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alberti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giordan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3046-3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648168v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Wiesheu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.06.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C4T6KPX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607000v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mastrolonardo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A. Hudspith" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Francioso" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Montecchio" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.295" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562576v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Mora Gil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2740-x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634418v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinan Pan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Regier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Hu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26127" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532695v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter S. Andriuzzi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Thi Ngo" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan M. Keith" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dumack" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1056-6" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602507v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-673-2016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306768v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Armas-Herrera" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Dignac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Arbelo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabbi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12328" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601343v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velasquez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poblete-Grant" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demanet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-95162016005000024" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444070v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna I. J. I. House" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bustamante" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Sobocka" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harper" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13068" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640310v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Velasquez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.027" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531649v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thi Ngo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Kim Dang" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.01.011" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHC0DF2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533943v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conti" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kowaljow" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuchietti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2816-2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602807v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sanaullah" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baumann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.07.017" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531622v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.008" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ7W2H5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641514v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naisse" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefevre" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pozzi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12158" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175892v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.02.017" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPZMF04-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286257v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rumpel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cr&#232;me" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T Ngo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vel&#225;squez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Mora" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-95162015005000034" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639653v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12219" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741284v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Torn" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crill" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Hanson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Janssens" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-1-575-2015" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633790v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Forte" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H. Doerr" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Certini" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.01.006" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215323v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-1002-5" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640983v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry-Des-Tureaux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.005" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192519v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.08.082" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWL6F9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631124v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1890-y" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630696v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7029" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PT5N339-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640120v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Doan Thu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry Des Tureaux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dinh-Kim Dang" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2014.912868" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634550v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duboc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Zehetner" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H. Gerzabek" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12497" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9PWVVWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308087v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouahom" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3299-2014" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635788v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Criscuoli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Baronti" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Favilli" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mart&#237;nez" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091114" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647646v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wiedner" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wieczorek" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.10.006" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5RSF7WC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649587v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Steiner" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.08.026" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4BZ1Q9Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646838v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9800-6" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0C40XNZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651352v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.07.012" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HBL1T1N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644624v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9768-2" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851893v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0795-5" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S30C6456-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646780v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Duemig" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Koegel-Knabner" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.06.018" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JBKVN7B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615650v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanaa" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0642-6" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643775v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. de La Rosa" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Gonzalez-Vila" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.08.001" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645545v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Kuzyakov" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.06.004" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DHLVSH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647593v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Rodriguez" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arbelo" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0635-4" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651286v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Baets" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanacker" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2012.01.014" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ898NH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649882v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Rasse" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Knicker" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anquetil" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.003" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L101K8QJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645073v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder Saggar" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.107" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP42S3MG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019029v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2384-1423" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651163v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hamer" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01476.x" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD57FB99864877E4FF563A3BC52B2A1DA82D7826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194705v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.02.008" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9L9PKN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645285v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645880v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6313" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP3B1ZHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646688v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Charrier" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0995-4" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLLZNL43-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649329v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brown" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phesheya Dlamini" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Eustice" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2010.05.016" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649574v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.02.004" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15C078G3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651283v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Nocentini" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arfaioli" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.09.005" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN5HP92X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649553v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Bendall" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra A. Jara" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Welland" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny K. G. Theng" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.12.013" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5QDWXP3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643126v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thu Doan" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575987v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Calabi-Floody" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Bendall" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Jara" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Welland" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575963v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leifeld" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sana Ullah" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0554-4" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBCZH9RP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112375v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.03.017" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTF9787-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450931v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eusterhues" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575425v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plumere" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.07.002" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHJX6CM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575945v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00676819v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450932v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez-Millan" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664136v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virto" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01307.x" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KF3TDR17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017927v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Mattia" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bardoux" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.05.009" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450929v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575967v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542719v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.014" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BKGKV9S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665064v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-009-9333-0" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4324FA2A5C5390B21771D324F7BCADDB6632C38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575970v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655565v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01116.x" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KBL9850-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453352v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;chot" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2008.10.012" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN81L4PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450591v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00358790v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450890v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiesmeier" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dp. Dick" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rsd Dalmolin" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilscher" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430842v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575872v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668703v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01168.x" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D51AFF4D446B8CB41362457466BB36B9DCBD36B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658222v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibou Ba" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.10.006" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M0JGN3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00431715v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01168" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6L2NFXM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575938v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-009-9323-2" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6WNTNL5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668670v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.033" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBL1MLC6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450908v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#252;mig" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schad" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450877v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575821v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.008" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXJSX7WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450914v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.09.002" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHBQ6LT4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321903v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Largeau" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321892v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#252;mig" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395585v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.04.001" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F79X0768-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00319377v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schaafl" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321896v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321887v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schaaf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169820v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169726v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louchouarn" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chillrud" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houel" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beizhan" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaky" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169838v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667862v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bdioui" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06275" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NP2L9PVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00147201v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Largeau" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Gonzalez-Vila" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169836v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Vila" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169825v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika K&#246;lbl" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magit V. L&#252;tzow" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Munch" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00147197v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louchouarn" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chilrud" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hovel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yan" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaky" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es061304+" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00137103v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321873v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eusterhues" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321880v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hammes" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wi Schmidt" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Ball" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Currie" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002914" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321884v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Bidoui" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169680v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169691v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet M. Grootes" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard F. H&#252;ttl" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146908v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quenea" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariotti" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169699v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169688v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148307v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.06.019" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9C4L08D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146926v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gustafsson" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169708v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gonz&#225;lez-Perez" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148339v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Rasse" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.003" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB2TBFT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169723v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Rabia" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.07.001" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KM4RWFL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176215v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00806.x" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V5PWTCK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146960v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabia" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169687v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernadoux" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169660v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Seraphin" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Michaelis" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169672v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169662v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146062v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169667v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169677v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148289v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.12.022" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTC43NLH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00145749v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169650v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00137101v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2003.08.020" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXN3MZGK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169654v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Goebel" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Wiesenberg" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzales-Vila" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00137073v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676643v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruhn" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680009v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaiser" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guggenberger" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705655v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705488v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482516v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705440v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705459v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705509v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785017v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Colombini" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senouci" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823066v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Khairallah" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705453v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953908v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735878v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375747v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave Jacquemin" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736192v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Denieul" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209160v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean Bernard Puche" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14982" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590283v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519826v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Alejandra Moreno Garcia Cardenas" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513269v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508691v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830332v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608187v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735423v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lehnart" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538937v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534648v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789143v2" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607959v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789875v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin Kaonga" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603131v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mar&#237;a Armas-Herrera" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dolores Arvelo" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738095v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.018" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534652v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737087v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608697v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608759v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795279v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547534v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797220v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezgui" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546702v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moradi" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billou" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743272v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chowdhury" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanthi S. Bolan" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Kunhikrishnan" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasintha Wijesekara" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5411-9" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284271v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Omari" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608662v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607941v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gocke" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739806v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romian" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547528v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G&#246;cke" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547525v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739704v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Terrasson" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740890v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kupryianchyk" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hale" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rutherford" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zimmerman" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Harvey" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739699v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547567v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608485v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Gocke" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547537v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747900v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547548v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748742v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749715v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808779v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818504v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192294v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821535v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754566v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175718v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrina de Rouw" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thiebault" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752393v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753948v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abidou" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177312v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbad Chabbi" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177304v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619646v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Elmaleh" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Dang" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612109v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19210" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529300v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3366" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735901v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735905v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736236v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736244v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735891v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787489v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598787v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sarby" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598654v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lenhart" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736158v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Guo" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734039v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734044v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830322v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795251v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742525v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mueller" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739807v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827926v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805652v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806877v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zaldei" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809248v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Aslam" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823824v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Bahri" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouerghi" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825552v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220796v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126660v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822941-5.00013-2" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291190v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiraslani" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/61535?show=full" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0106.06" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260813v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Franzluebbers" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0106.17" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301616v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.1201/9781003243090/soil-organic-carbon-feeding-future-rattan-lal" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003243090-8" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910408v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00001-7" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03986619v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Sparks" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811687-6.00006-7" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789723v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2018.01.003" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309578v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790999v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo M. Condron" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hernandez" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2017.10.003" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598830v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780124159556" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-415955-6.00013-X" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805118v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Marschner" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4159-1_20" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139600v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804114v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>