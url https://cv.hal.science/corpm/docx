--- v0 (2026-03-10)
+++ v1 (2026-05-14)
@@ -181,578 +181,838 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en scène les monuments publics au Chili : pour une approche évolutive et inclusive du patrimoine</w:t>
+                <w:t xml:space="preserve">El imaginario de la otredad y la representación mediática de la violencia durante el estallido social chileno de 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oscar Basulto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Riffo-Pavón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marisol Facuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/159cb⟩</w:t>
+              <w:t xml:space="preserve">Íconos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 85, pp.181-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17141/iconos.85.2026.6852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409682v1</w:t>
+                <w:t xml:space="preserve">hal-05610969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futur(s) d'un peuple disparu. Résurgences visuelles fantomatiques et prospectives du peuple Selk'nam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Entre invisibilité et visibilité, le protagonisme des images dans le processus de (ré)émergence d’un peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">archifictions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (51), pp.511-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162eo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986537v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes et formes esthétiques désobéissants. Images et imaginaires dissidents durant la révolte chilienne de 2019-2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mettre en scène les monuments publics au Chili : pour une approche évolutive et inclusive du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Facuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/amnis.8775⟩</w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, https://journals.openedition.org/culturemusees/13348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159cb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574827v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstruir y replantear la comunidad nacional desde el espacio público. El caso de la iconoclasia durante el estallido social chileno.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction. Images en relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 49, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13fxa⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 51 (51), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162e1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880029v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images de morts et mort des images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Futur(s) d'un peuple disparu. Résurgences visuelles fantomatiques et prospectives du peuple Selk'nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45, pp.365-394</w:t>
+              <w:t xml:space="preserve">Archifictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Spectres (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939516v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'iconoclasme des manifestant•e•s chilien•ne•s : des imaginaires en actes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gestes et formes esthétiques désobéissants. Images et imaginaires dissidents durant la révolte chilienne de 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amnis.8775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498938v3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deconstruir y replantear la comunidad nacional desde el espacio público. El caso de la iconoclasia durante el estallido social chileno.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13fxa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de morts et mort des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.365-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'iconoclasme des manifestant•e•s chilien•ne•s : des imaginaires en actes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498938v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experiencias del tiempo en la fotografía latinoamericana contemporánea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kaypunku: Revista de Estudios Interdisciplinarios de Arte y Cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -762,95 +1022,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes iconoclastes. Réflexions à partir de l'Inventario Iconoclasta de la Insurrección Chilena de Celeste Rojas Mugica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoème éditions, 2023, 978-2-493242-06-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -860,669 +1120,783 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prácticas del anacronismo: para una renovación de la historiografía del arte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regards frustrés et corps contrariés. L'expérience croisée du spectateur et du personnage dans Zama de Lucrecia Martel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Jornadas de Historia del Arte: La contemporaneidad del pasado: historiografías para las Américas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de las Andes, Nov 2023, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">Attente, frontière et territoire dans Zama d’Antonio Di Benedetto et Lucrecia Martel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon, Jan 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389214v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards frustrés et corps contrariés. L'expérience croisée du spectateur et du personnage dans Zama de Lucrecia Martel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prácticas del anacronismo: para una renovación de la historiografía del arte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attente, frontière et territoire dans Zama d’Antonio Di Benedetto et Lucrecia Martel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulon, Jan 2023, Toulon, France</w:t>
+              <w:t xml:space="preserve">XV Jornadas de Historia del Arte: La contemporaneidad del pasado: historiografías para las Américas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de las Andes, Nov 2023, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154191v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstruir y replantear la comunidad nacional desde el espacio público: iconoclasia durante el &amp;quot;estallido social chileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio internacional. Construcción y disolución de la comunidad. Prácticas, representaciones, teorías.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, on line, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Del testimonio al olvido: la imagen fotográfica en la obra de Oscar Muñoz »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et Science, Actes du 11e Congrès International du GRIMH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, Francia. pp.237-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps, mémoire et médium d’un récit de soi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'image réinterprétée. Dynamiques relationnelles entre et avec les images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perle Abbrugiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récit et mise en scène de soi. Regards pluriels</w:t>
-[...163 lines deleted...]
-                <w:t xml:space="preserve">hal-03893662v1</w:t>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers d'études romanes (51), pp.558, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le corps, mémoire et médium d’un récit de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récit et mise en scène de soi. Regards pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9791032005576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les symptômes de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités sud-américaines. Rio-Buenos Aires 1909 l'enquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions sun/sun; musée départemental Albert-Kahn, 2023, 979-10-95233-31-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los talleres de fotografía indígena al mundo del arte globalizado: los equívocos del traslado de las imágenes (México)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Gaël Bilhaut et Silvia Macedo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iniciativas empresariales y culturales: Estudios de casos en América indígena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abya-Yala, 2017, 978-9942-09-473-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des expériences du temps dans la photographie latino-americaine contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Sorbonne Paris Cité, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015USPCA093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01486997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1590,51 +1964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74745653"/>
+    <w:nsid w:val="215402EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1821,51 +2195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corpm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5982-0036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189880368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05409682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Facuse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159cb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04986537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04574827v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04880029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fxa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03939516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03498938v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03498957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03955131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04389214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04154191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03051744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05273271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04477892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03893662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01486997v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA093" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corpm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5982-0036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189880368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05610969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Basulto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Riffo-Pav&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/iconos.85.2026.6852" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05589550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162eo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05409682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Facuse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159cb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05589588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162e1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04986537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04574827v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8775" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04880029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fxa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03939516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03498938v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03498957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03955131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04154191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04389214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03051744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05590543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05273271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04477892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03893662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01486997v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>