--- v0 (2026-03-16)
+++ v1 (2026-05-18)
@@ -408,51 +408,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Do Prado Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Bellifemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études Analyser des discours « atypiques » : quels enjeux méthodologiques et théoriques pour les sciences du langage ?</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes LIDILEM, Théories linguistiques en dialogue - Analyser des discours « atypiques » : quels enjeux méthodologiques et théoriques pour les sciences du langage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (Lidilem, Université Grenobles Alpes), Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -637,183 +637,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité syntaxique multimodale dans les récits d’enfants à développement typique et avec trouble spécifique du langage</w:t>
+                <w:t xml:space="preserve">Non-referential beat gestures and their function of self-repair in children's narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Bellifemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Child Language Acquisition and Development - JCLAD </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.963-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/ne.tranel.2023.3641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/ZENODO.11542115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432654v1</w:t>
+                <w:t xml:space="preserve">hal-04628013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-referential beat gestures and their function of self-repair in children's narratives</w:t>
+                <w:t xml:space="preserve">Complexité syntaxique multimodale dans les récits d’enfants à développement typique et avec trouble spécifique du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Bellifemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Language Acquisition and Development - JCLAD </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.963-987. </w:t>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/ZENODO.11542115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26034/ne.tranel.2023.3641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628013v1</w:t>
+                <w:t xml:space="preserve">hal-04432654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating pausing and gesturing patterns in children with and without developmental language disorder</w:t>
               </w:r>
@@ -2125,51 +2125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bellifemine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839132v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahraoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Do Prado Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b2m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2023.3641" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.11542115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.223.0097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202407701002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04155676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bellifemine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839132v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahraoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Do Prado Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b2m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.11542115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2023.3641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.223.0097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202407701002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04155676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>