--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -402,3560 +402,3505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and crack nucleation in variational phase-field models of fracture: effects of length-scales and stress multi-axiality</w:t>
+                <w:t xml:space="preserve">On the energy decomposition in variational phase-field models for brittle fracture under multi-axial stress states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Vicentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camilla Zolesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura De Lorenzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-024-00763-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552309v2</w:t>
+                <w:t xml:space="preserve">hal-04231075v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the energy decomposition in variational phase-field models for brittle fracture under multi-axial stress states</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura De Lorenzis</w:t>
+                <w:t xml:space="preserve">Elastic Instability behind Brittle Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riccobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciarletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (24), pp.248202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.248202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-024-00763-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04231075v2</w:t>
+                <w:t xml:space="preserve">hal-04615145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Instability behind Brittle Fracture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Truskinovsky</w:t>
+                <w:t xml:space="preserve">Chaotic and regular dynamics of a morphing shell with a vanishing-stiffness mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.101755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2022.101755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.248202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04615145v1</w:t>
+                <w:t xml:space="preserve">hal-03639644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic and regular dynamics of a morphing shell with a vanishing-stiffness mode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Hamouche</w:t>
+                <w:t xml:space="preserve">Numerical bifurcation and stability analysis of variational gradient-damage models for phase-field fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés A León Baldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 152, 152 (104424), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2022.101755⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03639644v1</w:t>
+                <w:t xml:space="preserve">hal-03106368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical bifurcation and stability analysis of variational gradient-damage models for phase-field fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrés A León Baldelli</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés León Baldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Volume 152, 152 (104424), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 152, pp.104424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03106368v2</w:t>
+                <w:t xml:space="preserve">hal-03427554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical bifurcation and stability analysis of variational gradient-damage models for phase-field fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés León Baldelli</w:t>
+                <w:t xml:space="preserve">Nucleation under multi-axial loading in variational phase-field models of brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura de Lorenzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104424⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-021-00555-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427554v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation under multi-axial loading in variational phase-field models of brittle fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura de Lorenzis</w:t>
+                <w:t xml:space="preserve">Crack kinking in a variational phase-field model of brittle fracture with strongly anisotropic surface energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224892v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack kinking in a variational phase-field model of brittle fracture with strongly anisotropic surface energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Li</w:t>
+                <w:t xml:space="preserve">Simple and extensible plate and shell finite element models through automatic code generation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack S Hale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.163-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983059v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and extensible plate and shell finite element models through automatic code generation tools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bordas</w:t>
+                <w:t xml:space="preserve">Strain-gradient vs damage-gradient regularizations of softening damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 340, pp.424-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763370v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-gradient vs damage-gradient regularizations of softening damage models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Coupling damage and plasticity for a phase-field regularisation of brittle, cohesive and ductile fracture: one-dimensional examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.06.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811882v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling damage and plasticity for a phase-field regularisation of brittle, cohesive and ductile fracture: one-dimensional examples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Buckling of an elastic ridge: competition between wrinkles and creases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.05.047⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.165501 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.165501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542843v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of an elastic ridge: competition between wrinkles and creases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lestringant</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear solvers for variational phase-field models of brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.165501⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, International Journal of Numerical Methods in Engineering, 109 (5), pp.648-667 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502711v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic criteria to design and produce multistable shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meccanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (10), pp.2305 - 2320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11012-016-0375-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear solvers for variational phase-field models of brittle fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. E. Farrell</w:t>
+                <w:t xml:space="preserve">An overview of the modelling of fracture by gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5300⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (12), pp.3107-3128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-016-0538-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326326v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the modelling of fracture by gradient damage models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">A gradient approach for the macroscopic modeling of superelasticity in softening shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-016-0538-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374814v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient approach for the macroscopic modeling of superelasticity in softening shape memory alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Initiation of a periodic array of cracks in the thermal shock problem: a gradient damage modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.256-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227204v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of a periodic array of cracks in the thermal shock problem: a gradient damage modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">A variational model for fracture and debonding of thin films under in-plane loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Babadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duvan Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 63, pp.256-284. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 70, pp.320-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843625v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational model for fracture and debonding of thin films under in-plane loadings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Morphogenesis and propagation of complex cracks induced by thermal shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duvan Henao</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70, pp.320-348</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841953v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis and propagation of complex cracks induced by thermal shocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Solid Drops: Large Capillary Deformations of Immersed Elastic Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 111 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.114301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911118v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid Drops: Large Capillary Deformations of Immersed Elastic Rods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crack patterns obtained by unidirectional drying of a colloidal suspension in a capillary tube: experiments and numerical simulations using a two‐dimensional variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.114301⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.75--91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-013-9824-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842852v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack patterns obtained by unidirectional drying of a colloidal suspension in a capillary tube: experiments and numerical simulations using a two‐dimensional variational approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and shape control of disks by bending and extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith A. Seffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-013-9824-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.190 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01667024v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and shape control of disks by bending and extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keith A. Seffen</w:t>
+                <w:t xml:space="preserve">Fracture and debonding of a thin film on a stiff substrate: analytical and numerical solutions of a one-dimensional variational model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alessandro Leon Baldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2--4), pp.243--268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-012-0245-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502995v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture and debonding of a thin film on a stiff substrate: analytical and numerical solutions of a one-dimensional variational model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Vibrations of post-buckled rods: the singular inextensible limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Frelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-012-0245-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331, pp.704-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736782v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations of post-buckled rods: the singular inextensible limit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Goriely</w:t>
+                <w:t xml:space="preserve">Automated Estimation of Collagen Fibre Dispersion in the Dermis and its Contribution to the Anisotropic Behaviour of Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Ni' Annaidh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Destrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.021⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (8), pp. 1666-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-012-0542-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667565v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Estimation of Collagen Fibre Dispersion in the Dermis and its Contribution to the Anisotropic Behaviour of Skin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael D. Gilchrist</w:t>
+                <w:t xml:space="preserve">Gradient damage models and their use to approximate brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-012-0542-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.618-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789510386852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963542v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient damage models and their use to approximate brittle fracture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">The issues of the uniqueness and the stability of the homogeneous response in uniaxial tests with gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789510386852⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (6), pp.1163-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549530v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The issues of the uniqueness and the stability of the homogeneous response in uniaxial tests with gradient damage models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of the Euler–Bernoulli model of piezoelectric laminates to include 3D effects via a mixed approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578995v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Euler–Bernoulli model of piezoelectric laminates to include 3D effects via a mixed approach</w:t>
+                <w:t xml:space="preserve">CORRECTIONS TO THE CONSTITUTIVE EQUATIONS OF PIEZOELECTRIC LAMINATED BEAMS THROUGH A MIXED VARIATIONAL APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.21</w:t>
+              <w:t xml:space="preserve">II ECCOMAS Thematic Conference on Smart Structures amd Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499426v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORRECTIONS TO THE CONSTITUTIVE EQUATIONS OF PIEZOELECTRIC LAMINATED BEAMS THROUGH A MIXED VARIATIONAL APPROACH</w:t>
+                <w:t xml:space="preserve">Comparison of piezoelectronic networks acting as distributed vibration absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionisio del Vescovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II ECCOMAS Thematic Conference on Smart Structures amd Material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.20</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497097v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of piezoelectronic networks acting as distributed vibration absorbers</w:t>
+                <w:t xml:space="preserve">On models of layered piezoelectric beams for passive vibration control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dionisio del Vescovo</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.29</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502098v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On models of layered piezoelectric beams for passive vibration control</w:t>
+                <w:t xml:space="preserve">On a model of layered piezoelectric beams including transverse stress effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.10</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497029v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a model of layered piezoelectric beams including transverse stress effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive damping of beam vibrations through distributed electric networks and piezoelectric transducers: prototype design and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Porfiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3965,51 +3910,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiable Constitutive Modeling with FEniCSx and JAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4018,1816 +3963,1816 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Latyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack S. Hale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEniCS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de l'adoucissement par gradient de plasticité dans le potentiel de dissipation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+                <w:t xml:space="preserve">Nucléation de fissures au sein de matériaux hétérogènes à inclusions gonflantes par des approches de type champ de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Feugueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611029v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucléation de fissures au sein de matériaux hétérogènes à inclusions gonflantes par des approches de type champ de phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gelebart</w:t>
+                <w:t xml:space="preserve">Régularisation de l'adoucissement par gradient de plasticité dans le potentiel de dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goustan Bacquaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823005v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de fissure cohésive par couplage endommagement et plasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for expressing general constitutive models in FEniCSx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Latyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Hale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucléation de fissures sous charges multiaxiales dans les modèles régularisés de rupture du type champ de phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Zolesi</w:t>
+                <w:t xml:space="preserve">Approches variationnelles de la rupture pour la prédiction de l'apparition des fissures transverses dans les stratifiés à plis croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura de Lorenzis</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718308v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches variationnelles de la rupture pour la prédiction de l'apparition des fissures transverses dans les stratifiés à plis croisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakia Karoui</w:t>
+                <w:t xml:space="preserve">Nucléation de fissures sous charges multiaxiales dans les modèles régularisés de rupture du type champ de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Zolesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura de Lorenzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687468v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique par FFT de la fissuration des matériaux hétérogènes à inclusions gonflantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Feugueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourcier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'endommagement à gradient et simulation numérique des phénomènes de rupture fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de forme de coques multistables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe de minimisation d'énergie appliqué aux fissures fragiles en forme d'étoile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistabilité de coques orthotropes : modèles réduits à courbure uniforme et validation numérique aux éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Papetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la multifissuration e délamination par l'approche variationnelle à la mécanique de la fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissures de rétraction en forme d'étoiles: approches théorique par minimisation d'énergie et expérimentale par séchage de suspensions colliïdales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionnement multiparamétrique de plaques bistables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amancio Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la stabilité de modèles d'endommagement à gradient : cylindre sous torsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un modèle à gradient d'endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutres composites piézoélectriques : modélisation des effets 3D, validations numériques et expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5837,156 +5782,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEALOR II Damage Mechanics and Local Approach to Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERN - European Organization for Nuclear Research, 441 p., 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10125170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5996,133 +5941,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of discretized nonlinear elastic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremely Deformable Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 562, Springer-Verlag Wien, 2015, CISM International Centre for Mechanical Sciences, 978-3-7091-1876-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7091-1877-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6132,51 +6077,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Review of &amp;quot;Expressing general constitutive models in FEniCSx using external operators and algorithmic automatic differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Latyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6198,81 +6143,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack S Hale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6282,622 +6227,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational phase-field model for ductile fracture depending on hydrostatic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura De Lorenzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparameter actuation of a neutrally-stable shell: a flexible gear-less motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Hamouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack nucleation in variational phase-field models of brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient damage models and their use in brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed electric absorbers of beam vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionisio del Vescovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive electric damping of structural vibrations through distributed piezoelectric coupling: critical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionisio del Vescovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Porfiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6907,130 +6852,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture and debonding of a thin film on a stiff substrate: analytical and numerical solutions of a 1d variational model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.on line</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7040,185 +6985,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric composites for distributed passive electric control: beam modelling, modal analysis, and experimental implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics [physics.med-ph]. Université Pierre et Marie Curie - Paris VI; Università degli studi di Roma I, 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTROMECHANICAL COUPLING OF DISTRIBUTED PIEZOELECTRIC TRANSDUCERS FOR PASSIVE DAMPING OF STRUCTURAL VIBRATIONS: COMPARISON OF NETWORK CONFIGURATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials and structures in mechanics [physics.class-ph]. Virginia Polytechnic Institute and State University, 2002. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00994396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7286,51 +7231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69AD1F4C"/>
+    <w:nsid w:val="7D98A9A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7517,51 +7462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corrado-maurini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1092-4461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110344081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735022v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Latyshev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Hale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.14449" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04767390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacquaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105923" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552309v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Zolesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04231075v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vicentini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura De Lorenzis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00763-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04615145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riccobelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciarletta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.248202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03639644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hamouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vidoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101755" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106368v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104424" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03427554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224892v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lorenzis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01763370v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brunetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.047" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincenti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0375-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01326326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Farrell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0538-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.09.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843625v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sicsic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Henao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842852v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.114301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9824-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVMRSS9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Seffen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.08.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-012-0245-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Ni' Annaidh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Destrade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Gilchrist" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0542-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510386852" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.03.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pouget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio del Vescovo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497029v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503237v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Porfiri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05268010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S. Hale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goustan Bacquaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Feugueur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Blondet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Karoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280120v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Papetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amancio Fernandes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082559v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105037v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01570607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321465v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647863v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011252v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00994396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corrado-maurini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1092-4461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110344081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735022v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Latyshev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Hale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.14449" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04767390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacquaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105923" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04231075v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vicentini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Zolesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura De Lorenzis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00763-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04615145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riccobelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciarletta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.248202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03639644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hamouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vidoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101755" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106368v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104424" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03427554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224892v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lorenzis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00555-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.01.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01763370v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brunetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.08.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01326326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Farrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5300" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincenti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0375-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0538-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.09.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843625v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sicsic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Henao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842852v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.114301" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9824-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVMRSS9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Seffen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.08.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-012-0245-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Ni' Annaidh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Destrade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Gilchrist" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0542-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510386852" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578995v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.03.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pouget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio del Vescovo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Porfiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05268010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S. Hale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Feugueur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goustan Bacquaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Blondet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Karoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441432v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Papetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592809v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amancio Fernandes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418169v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509271v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01570607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647863v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011252v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00994396v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>