--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -7231,51 +7231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D98A9A3"/>
+    <w:nsid w:val="DD7F8CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>